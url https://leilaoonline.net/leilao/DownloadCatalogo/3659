--- v0 (2025-10-08)
+++ v1 (2026-04-04)
@@ -269,1115 +269,979 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266533", "020")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266533", "TC 5090; ANO 2011; C/ PLATAFORMA DE SOJA 35 PÉS - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>300.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266518", "021")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266518", "CASE 2688; ANO 2013; C/ 2 PLATAFORMAS 30X20 PARA SOJA E MILHO - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>350.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266921", "024")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266921", "veja o vídeo!! TRATOR AGRÍCOLA JOHN DEERE; MODELO 7185J; ANO 2011 - EQUIP. FUNCIONANDO E TRABALHANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>111.750,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266505", "025")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266505", "veja o vídeo!! TRATOR AGRÍCOLA VALTRA; MODELO BH 180; ANO 2013 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266506", "026")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266506", "veja o vídeo!! TRATOR VALTRA BH 145; ANO 2014 - MOTOR FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>91.750,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266520", "027")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266520", "veja o vídeo!! TRATOR TOBATA C/ ROTATIVA; SEM ANO DE IDENTIFICAÇÃO - SOMENTE VÍDEO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266522", "028")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266522", "TRATOR VALMET 85 ID; ANO 1976 - FUNCIONANDO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266503", "029")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266503", "TRATOR VALMET 65 ID; ANO 1981 - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266508", "030")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266508", "veja o vídeo!! TRATOR MASSEY FERGUSON; ANO 1954; 4 CILINDROS; À DIESEL ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266525", "031")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266525", "TRATOR MASSEY FERGUSON 35X; ANO INDEFINIDO; MOTOR 4CC")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266513", "032")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266513", "TRATOR FORD; SEM IDENT. DE ANO; À GASOLINA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266502", "033")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266502", "TRATOR FORD 4600; ANO 1978 - FUNCIONANDO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266507", "034")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266507", "MICRO TRATOR AGRALE")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266499", "040")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266499", "TRANSBORDO PARA GRÃOS; CAP. APROX. 15 TONELADAS; ENGATE RAQUETE; C/ PNEUS DE ALTA FLUTUAÇÃO E BITOLA LARGA")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266497", "045")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266497", "veja o vídeo!! PÁ CARREGADEIRA DUAC; MODELO 946; ANO 2021; HORÍMETRO 887 - EQUIP. FUNCIONANDO E TRABALHANDO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266498", "046")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266498", "veja o vídeo!! PÁ CARREGADEIRA MICHIGAN; MODELO 55C - EQUIP. OPERACIONAL, FUNCIONANDO E TRABALHANDO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>104.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266492", "050")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266492", "RETROESCAVADEIRA JCB; MODELO 3CX 4X4; ANO 2016; EMPLACADA - FUNCIONANDO - PLACA FINAL 65")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>170.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266511", "055")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266511", "EMPILHADEIRA CLARK; CAP. APROX. 7 TON; À DIESEL; AUTOMÁTICA; MOTOR PERKINS 4CC; SEM IDENT. DE ANO")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266509", "056")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266509", "veja o vídeo!! EMPILHADEIRA CLARK; 7 TONELADAS; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266515", "057")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266515", "EMPILHADEIRA CLARK C/ CAPACIDADE DE APROX. 7 TON; MOTOR CHEVROLET 6 CILINDROS - FUNC. (NÃO ACOMPANHA CILINDRO DE GÁS)")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266496", "058")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266496", "veja o vídeo!! ESCAVADEIRA HIDRÁULICA JOHN DEERE; MODELO 160G; ANO 2015 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>160.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266495", "059")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266495", "veja o vídeo!! ESCAVADEIRA HIDRÁULICA KOMATSU; MODELO PC 160; ANO 2008; AR CONDICIONADO - EQUIP. OPERACIONAL E TRABALHANDO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>107.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266534", "060")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266534", "GRANECAR; DIESEL; CAPACIDADE 9 TONELADAS - FUNCIONANDO")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268156", "063")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/268156", "CAMINHÃO M. BENZ/LK 1113; 1980/1981; AMARELA; DIESEL; BASCULANTE; DIREÇÃO HIDRÁULICA")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266720", "064")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266720", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO; S/ COMPACTADOR MARCA PLANALTO - FUNC. - IPVA 2025 OK")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>145.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266493", "065")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266493", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO; C/ COMPACTADOR MARCA PLANALTO - FUNC. - IPVA 2025 OK")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>155.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266501", "066")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266501", "CAMINHÃO VW/6.90; 1986/1986; CINZA; DIESEL; MOTOR MWM 229; DIREÇÃO HIDRÁULICA - FUNCIONANDO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>48.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266494", "067")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266494", "LOTE COM CAMINHÃO VOLVO/VM 270 8X2R; 2014/2015; PRATA; DIESEL E REBOQUE R/METALF .A PRCT 2E; 2022/2022; PRETA")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>250.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266500", "068")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266500", "CAMINHÃO FORD/F4000; 1984/1984; BEGE; DIESEL; MOTOR MWM 226; 5 MARCHAS - FUNCIONANDO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>26.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266504", "069")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266504", "CAMINHÃO FORD/F4000; 1979/1979; MARROM; DIESEL")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266539", "070")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266539", "CARRETA")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266532", "073")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266532", "PARAMOTOR ASA SOL FLEXUS M; VITORAZZI; ANO 2019 ")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266536", "075")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266536", "LOTE COM APROX. 60 ESCADAS EM ALUMÍNIO; C/ 5 DEGRAUS PARA 250KG OU C/ 7 DEGRAUS PARA 150KG")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266541", "080")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266541", "MOTOR MWM; KD12 (COM REDUTOR)")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>