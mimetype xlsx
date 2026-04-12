--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,1659 +269,1455 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267065", "100")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267065", "[ VÍDEOS ] LOTE ÚNICO - (DESATIVAÇÃO DE GALPÃO) - APROX. 10 MIL ITENS, OPORTUNIDADE, FERRAMENTARIA / ELÉTRICA / CONSTR.CIVIL / HIDRÁULICA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>180.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267061", "1000")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267061", "APROX. 107 UN. MACACOS HIDRÁULICAS DIVERSOS SENDO; (1 ton = 1 peça) (2 ton = 2 peças ) (4 ton = 83 peças )(10 ton = 2 peças ) (30 ton = 1 peça)  (32 ton = 9 peças) (50 ton = 9 peças)")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267062", "1001")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267062", "[ VÍDEO ] MATERIAIS DIVERSOS SEM USO  SENDO; 51 UN. SERRA COPO MEDIDAS DVS., 15 CAIXAS DE MACHO ( 12 UN. CADA) E OUTROS MATERIAS")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267063", "1003")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267063", "1 POLICARTE BOSCH E 1 FURADEIRA DE BANCADA MOTOMIL - SEM USO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267064", "1004")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267064", "02 DOBRADEIRAS DE TUBOS COM ACESSÓRIOS")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267041", "1010")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267041", " MAQUINA PARA REVISAR E MEDIR TECIDO – LARGURA 1.800MM")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267031", "1015")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267031", " 01 REDUTOR - RELAÇÃO 1:50")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267042", "1016")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267042", "SOFT STARTER WEG SSW007 - 130 amp (220v-575v)(50cv-220v)(75cv-380v)")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>3.600,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267032", "1022")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267032", "INVERSOR WEG CFW 500 - 220v trifasico / 47 AMPERES/ 15cv ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>3.400,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267043", "1023")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267043", "APROX. 31 CHAVES TORQUIMETROS E 2 DINAMÔMETRS PARA MOLA E 1 MANÔMETRO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267046", "1024")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267046", "ALTERNADOR 25 KVA 220/380/440V")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267036", "1025")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267036", " Bomba de vácuo em inox Motor 10cv Vazão 80-00 Mm cúbicos por hora")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267034", "1027")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267034", " Bomba de vácuo em inox Motor 15cv 1.755 rpm Tipo 250/100 Vazão metro cúbico por hora 200")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267051", "1028")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267051", " SONDA/GUIA PASSA FIO ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267048", "1029")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267048", " BAGAGEIRO/SUPORTE PARA ESCADA /COM REGULAGEM")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>230,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267047", "1030")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267047", " BAGAGEIRO/SUPORTE PARA ESCADA /COM REGULAGEM")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>230,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267053", "1031")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267053", " BAGAGEIRO/SUPORTE PARA ESCADA /COM REGULAGEM")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>230,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267056", "1032")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267056", " 05 MOTORES DC 24V COM CAIXA DE REDUÇÃO (SEM USO)")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267054", "1033")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267054", " 05 MOTORES DC 24V COM CAIXA DE REDUÇÃO (SEM USO)")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267050", "1034")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267050", " 05 MOTORES DC 24V COM CAIXA DE REDUÇÃO (SEM USO)")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267049", "1035")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267049", " SERRA VAI E VEM ELÉTRICA")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267037", "1036")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267037", " Bomba d'agua KSB motor 12,5 cv Weg Megabloc 80-50-160")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267038", "1037")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267038", " Bomba d'agua CS thebeMotor Weg 12,5 cv")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267055", "1038")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267055", " AFIADOR DE FACA - MESA 1.200MM")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267052", "1039")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267052", " 10 RELÉS FOTOELÉTRICO - MOD. RM 74/N - 220V/1800VA/1000W")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>380,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267035", "1040")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267035", " Bomba d'agua Glass Em INOX Motor weg 7,5 CV")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267039", "1041")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267039", " Moto redutor Relação 1:50 Motor Weg 15cv")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267040", "1042")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267040", " Rosca transportadora Em INOX Completa com motor e redutor Comprimento 3,50m")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267033", "1043")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267033", " Bomba d'agua Motor Weg 7,5cv")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267057", "1044")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267057", "SERVO MOTOR - SEM USO")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267058", "1045")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267058", "SERVO MOTOR  - SEM USO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267011", "2003")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267011", " PLATAFORMA ELEVATÓRIA MANCA ZELOSO MOTOR 3CV-220V ALTURA TOTAL 2,30 PESO MAXIMO 200kg")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267013", "2008")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267013", " REDUTOR TRANSMOTECNICA RELACAD 1:66")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267012", "2009")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267012", " REDUTOR TRANSMOTECNICA RELACAD 1:66")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267019", "2032")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267019", " CHAVE SECCIONADORA ABB 630 A")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267020", "2033")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267020", " CHAVE SECCIONADORA ABB 400A")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267015", "2035")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267015", " DISJUNTOR SCHNEIDER NSX 6302 TETRAPOLAR")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267017", "2036")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267017", " DISJUNTOR SCHNEIDER NSX 6302 TETRAPOLAR")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267018", "2037")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267018", " CHAVE SECCIONADORA SCHNEIDER INS 630 630A")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267023", "2038")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267023", " CHAVE SECCIONADORA SCHNEIDER INS 630 630A")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267016", "2039")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267016", " CHAVE SECCIONADORA SCHNEIDER IN'S 400 TETRAPOLAR 400A")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267022", "2040")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267022", " CHAVE SECCIONADORA SCHNEIDER INS 320 320A")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267024", "2063")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267024", "[ LANCES POR KG ] APROX. 1.300 QUILOS DE RELES TÊRMICO DE SOBRE CARGA AMPERAGENS DE 1,6 A 40 (SEM USO E USADOS) (APROX. 7.000 PÇS.)")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>1,50</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>0.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267014", "2211")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267014", " CHAVE DE SEGURANÇA PARA CABO TELEMECANIQUE 3 AMP 400V MOD. XY2-CE1A296 (SEM USO)")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267021", "2212")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267021", " CHAVE DE SEGURANÇA PARA CABO TELEMECANIQUE 3 AMP 400V MOD. XY2-CE1A296 (SEM USO)")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267025", "2216")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267025", "CABEÇOTE PARA EXTRUSÃO DE TUBO DUPLO")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267026", "2217")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267026", "CABEÇOTE PARA EXTRUSÃO DE TUBO ")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>3.800,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267027", "2218")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267027", "CABEÇOTE PARA EXTRUSÃO DE TUBO ")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267028", "2222")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267028", " Inversor WEG CFW08 / 3 cv / 10 a / 220v / Revisado")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267029", "2225")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267029", "Inversor WEG CFW08 / 3 cv / 10 a / 220v / Revisado ")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267030", "2226")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/267030", "Inversor WEG CFW08 / 3 cv / 10 a / 220v / Revisado ")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>