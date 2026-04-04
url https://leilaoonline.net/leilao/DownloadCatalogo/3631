--- v0 (2025-10-08)
+++ v1 (2026-04-04)
@@ -269,2267 +269,1987 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264882", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264882", " 3 DRIVE FAGON SENDO : 1PÇ AXD - 250 - 51 -1 / 1PÇ AXD - 250 - A1 -0 / 1PÇ AXD - 250 ( USADO NO ESTADO)")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264879", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264879", " 3 DRIVE FAGON SENDO : 1PÇ AXD - 250 - A1 -1 / 1PÇ AXD - 250 - A1 -0 / 1PÇ PS 2534 ( USADO NO ESTADO)")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264930", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264930", " 2 DRIVE FAGON SENDO : 1PÇ ACS - 20 - A1 -1 / 1PÇ APS - 24 ( USADO NO ESTADO)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264941", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264941", " 1 PÇ LCD/MDI UNIT- FANUC / 1 PÇ DRIVE AO28 - 0166 - C271/5 FANUC (USADOS NO ESTADO)")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.470,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264880", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264880", " 2 PÇ SERVO MOTOR NACHI / MFM A452D5 4,5KW / MFM A552D4 5,5KW (USADO NO ESTADO)")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264877", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264877", " 3 PÇ MOTOR WEG 1CV 6 POLO (SEM USO)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264878", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264878", " 1 PÇ APERTADEIRA ATLAS COPCO MOD ETV D57-30-10 (USADO NO ESTADO)")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264883", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264883", " 1 PÇ CLP SIEMENS (USADO NO ESTADO)")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264938", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264938", " 7 PÇS APARELHS DIVERSOS (USADO NO ESTADO)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264889", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264889", " 46 PÇS APARELHOS DIVERSOS (SEM USO)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264900", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264900", " 36 PÇS APARELHOS / FONTES / CLP / DIVERSOS ( USADO NO ESTADO)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.470,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264881", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264881", " 81 PÇS RELES DVERSOS (SEM USO)")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
         <is>
           <t>2.100,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264910", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264910", " 20 PÇS RELE IMPULSO WEG RIEW17 - 01E05 (SEM USO)")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264904", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264904", " 20 PÇS RELE IMPULSO WEG RIEW17 - 01E05 (SEM USO)")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264909", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264909", " 20 PÇS RELE IMPULSO WEG RIEW17 - 01E05 (SEM USO)")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264885", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264885", " 20 PÇS RELE IMPULSO WEG RIEW17 - 01E05 (SEM USO)")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264886", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264886", " 20 PÇS RELE IMPULSO WEG RIEW17 - 01E05 (SEM USO)")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264891", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264891", " 20 PÇS RELE IMPULSO WEG RIEW17 - 01E05 (SEM USO)")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264915", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264915", " 19 PÇS RELE IMPULSO WEG RIEW17 - 01E05 (SEM USO)")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264887", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264887", " 7 PÇS VARIADOR DE TENSÃO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264888", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264888", " 1 PÇ MAQUINA DE COSTURA SIRUBA")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264922", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264922", " 1 PÇ MAQUINA DE COSTURA LANMAX")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264921", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264921", " 2 PÇS IHM MERLIN GERIN G40")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264935", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264935", " 1 PÇ CLP EATON MOD MFD - R16 COM IHM")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264927", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264927", " 5 PÇS APARELHO CARGA RESISTIVA E CAPACITIVA ")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264902", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264902", " 8 PÇS FONTE MINIPA SENDO : 1 MPC 3006D / 7 MPL 3003D ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264884", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264884", " 1 PÇ INVERSOR DE FREQUÊNCIA ATV61 - 125CV - 380 (REVISADO)")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264917", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264917", " 1PÇ INVERSOR DE FREQUÊNCIA ALTIVAR 630 SCHNEIDER 125CV / 380 (REVISADO)")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264928", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264928", " 1PÇ INVERSOR DE FREQUÊNCIA ALTIVAR 630 SCHNEIDER 125CV / 380 (SEM TAMPA FECHAMENTO)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264908", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264908", " 1 PÇ INVERSOR DE FREQUENCIA SANTERNO SEM PLACA DE COMUNICAÇÃO COM O IHM 60 CV / 380V")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264933", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264933", " 2 PÇS . INVERSOR DE FREQUÊNCIA ATV71 - 250CV - 380 (SUCATA NO ESTADO)")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264890", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264890", " 1 PÇ INVERSOR 15CV/380v WEG CFW500")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264893", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264893", " 1 PÇ INVERSOR DE FREQUÊNCIA GEFRAN 60CV/380 (NO ESTADO)")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264899", "035")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264899", " 1 PÇ INVERSOR DE FREQUENCIA SANTERNO 7,5CV/380V")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264892", "036")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264892", " 8 PÇS INVERSOR DE FREQUÊNCIA TELEMECANIQUE 1CV/38V ALTIVAR 58")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264923", "037")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264923", " 3 PÇS CONTROLADOR DE GÁS WOODWARD MOD EG 5-1")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264911", "038")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264911", " 50 PÇS SEMICONDUTORES DIVERSOS ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264932", "039")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264932", " 130 PÇS.. RELES TÉRMICO DIVERSOS")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264939", "040")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264939", " 50 PÇS SEMICONDUTOR (USADO NO ESTADO)")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264934", "041")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264934", " 27 CONTATOR DE 45 A 250 AMPER DIVERSOS ")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264898", "042")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264898", " 126 CONTATOR DE 9 A 45 AMPER DIVERSOS ")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264926", "043")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264926", " 130 CONECTORES DIVERSOS ")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264931", "044")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264931", " 130 BOTÕES SINALEIROS SIEMENS DIVERSOS")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264918", "045")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264918", " 2 CABEÇOTES DE INMPRESSÃO MATTHEWS 5000 SR PR04N")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264901", "046")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264901", " 300 RESISTENCIA ELETRICA DIVERSAS")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264896", "047")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264896", " 157 DISJUNTOR DR DIVERSOS ")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264920", "048")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264920", " 115 RELES TEMPO, F.FASE, MONITORAMENTO, SEGURANÇA, INVERSOR FREQUENCIA IHM ETC DIVERSOS")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264906", "049")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264906", " DISJUNTOR CX MOLDADA SENDO: 1-100A, 1-160A, 3-200A,1-320A, 1-600A, 2-800A, 2-125A, 1-2500A")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264940", "050")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264940", " 788 PÇS DISJUNTORES SENDO: APROX. 413 UNIPOLAR / 204 BIPOLAR E 171 TRPOLAR (USADO O ESTADO)")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264912", "051")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264912", " 995 PÇS DISJUNTORES SENDO 550 UNIPOLAR / 216 BIPOLAR E 229 PÇS TRIPOOLAR (USADO NO ESTADO)")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264903", "052")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264903", "APROX. 12.000 PÇS -  GRAMPO CONEXEL DIVERSOS")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264924", "053")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264924", " BOTÃO SINALEIRO COMUTADOR DIVERSOS")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>3.600,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264905", "054")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264905", " 5000 BORNE WDS CONEXEL DIVERSOS")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264913", "055")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264913", " 5000 BORNE PHOENIX CONTACT DIVERSOS")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264936", "056")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264936", " 2000 BORNE DUPLO E TRIPLO CONEXEL DIVERSOS")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264897", "057")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264897", " 2300 BORNE MOLA CONEXEL DIVERSOS")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264895", "058")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264895", " 3000 BORNE DIVERSOS")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264919", "059")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264919", " 100 TRAFORMADOR DE CORRENTE DIVERSOS")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264937", "060")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264937", " 200 CONCTOR PARA VALVULA PNEUMATICA DIVERSOS ")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>230,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264916", "061")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264916", " 330 FECHO PARA PAINEL ELETRICO DIVERSOS")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264907", "062")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264907", " 120 ACOPLADOR DE RELE DIVERSOS")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264925", "063")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264925", " 90 ACOPLADOR DIVERSOS")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264914", "064")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264914", " 38 CHAVE SECCIONADORAS DIVERSAS")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A16" s="5" t="inlineStr">
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264894", "065")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264894", " 160 CAIXAS PLASTICAS DIVERSAS (NO ESTADO)")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266363", "066")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266363", "210 RELES DIVERSOS ")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>280,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266364", "067")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266364", "65 FIM DE CURSO E MICROSWITCH DIVERSOS")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B16" s="4" t="inlineStr">
-[...110 lines deleted...]
-      <c r="E19" s="5" t="inlineStr">
+      <c r="E76" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
-      <c r="F19" s="4" t="inlineStr">
-[...885 lines deleted...]
-      <c r="D47" s="4" t="inlineStr">
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266365", "068")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266365", "64 COOLER DIVERSOS")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266366", "069")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266366", "01 BOMBA DE PRESSURIZAÇÃO GRUNFOS MOD. MQ3-25 ( NO ESTADO)")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>680,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266367", "070")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266367", "20 COMUTADORES DIVERSOS ")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E47" s="5" t="inlineStr">
-[...932 lines deleted...]
-      <c r="F76" s="4" t="inlineStr">
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>120,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-[...94 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266368", "071")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266368", "18 VÁVULAS PNEUMÁTICAS DIVERSAS")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>180,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>