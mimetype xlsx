--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,635 +269,559 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265796", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265796", " Furadeira de bancada - funcionando")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265799", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265799", " Talha")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265793", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265793", " Balança digital com carregador")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265802", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265802", " Compressor")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265791", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265791", "Prensa")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265792", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265792", " Tesoura rotativa")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265800", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265800", " Compressor - Sem uso")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265794", "101")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265794", " Lote com: 36 Extintores de Incendio Usados OBS: Vencidos")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...25 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265790", "102")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265790", " Lote com: 55 Caixas de Ferramenta ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...121 lines deleted...]
-      <c r="F16" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265798", "104")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265798", " Lote com: 20 Impressoras, Plotter, Impressoras Termicase Relogios Pontos, Balança ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265797", "105")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265797", " Lote com: 150 Cintos Paraquedista, Talabates e Trava Quedas")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265795", "106")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265795", " Lote com: 2 Rosqueadeiras de Tubo Metalicos")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265801", "107")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265801", " Lote com: 10 Vaporizadores/ Higienizador")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...15 lines deleted...]
-      <c r="D17" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265803", "201")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265803", " Scania R112hs 4x2 ano 1988 , equipado com guincho lança pesado.")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>98.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265804", "202")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265804", "Caminhão  VW 14.220 1995, Truck - Motor com número obstruído, sem caixa de câmbio , diferencial desmontado.")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E17" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F17" s="4" t="inlineStr">
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>38.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265805", "203")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265805", "Lote com: 02 Cabines MB 1113 ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265807", "204")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265807", "Lote com: 02 Pneus de transbordo - com roda")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-[...318 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266743", "205")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/266743", "Carretinha com 04 pneus novos ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265806", "301")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/265806", "Escavadeira CAT 336D 2012 - Funcionando")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>350.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>