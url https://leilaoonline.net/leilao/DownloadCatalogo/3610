--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,219 +269,195 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263314", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263314", " SUCATA_ SEM DOCUMENTOS:  :MB AXOR 3344S AT  FROTA 316038 ANO:  2019 PLACA:  QUK2F55 CHASSI:  9BM958471KB138957 KM:  244,639.30 OBS:  SERÁ VENDIDO COMO SUCATA / SEM DOCUMENTOS, NO ESTADO QUE SE ENCONTRA.  CAMINHÃO NÃO FUNCIONA. Somente Empresas de desmanche cadastradas no DETRAN podem participar. ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>108</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>79.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263312", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263312", "  QUADRIOCICLO HONDA TRX420 FOURTRAX FROTA: 229014 ANO:  2015 CHASSI:  9C2TE4300FR002129 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA.  EQUIP. COM PONTOS CORROSÃO, AMASSADOS E AVARIAS. ALGUMAS TRINCAS NAS ESTRUTURAS, APOIO DE PÉ COM AVARIAS, NÃO FOI TESTADO, NÃO ESTÁ FUNCIONANDO.")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263313", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263313", " GUINDASTE HID 6 TON FROTA 225008 ANO:  1990 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. IMPLEMENTO EM GERAL COM CORROSÃO E AVARIAS;  IMPLEMENTO NÃO FOI TESTADO; *SERÁ VENDIDO DA FORMA QUE SE ENCONTRA.")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263315", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263315", " GUINDASTE HID 1.8 TON FROTA- 325009 ANO:  1999 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. IMPLEMENTO EM GERAL COM CORROSÃO E AVARIAS; PEQUENAS TRINCAS NA ESTRUTURA; FOLGAS EMBUCHAMENTOS, PEQUENOS VAZAMENTOS DE OLÉO HIDRAULICO.  IMPLEMENTO NÃO FOI TESTADO;  SERÁ VENDIDO DA FORMA QUE SE ENCONTRA ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264069", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264069", "TORNO MECÂNICO PROMECA.  NO ESTADO. CAIXA DE ENGRENAGEM QUEBRADA, FERRAMENTA NÃO ESTÁ FUNCIONANDO, SERÁ VENDIDA DA FORMA QUE SE ENCONTRA ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264070", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/264070", "TORNO MECÂNICO IMOR , NO ESTADO. CAIXA DE ENGRENAGEM QUEBRADA, FERRAMENTA NÃO ESTÁ FUNCIONANDO, SERÁ VENDIDA DA FORMA QUE SE ENCONTRA ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>