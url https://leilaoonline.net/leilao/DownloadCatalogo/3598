--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,987 +269,867 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262709", "025")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262709", "LOTE COM CAMINHÃO VOLVO/VM 270 8X2R; 2014/2015; PRATA; DIESEL E REBOQUE R/METALF .A PRCT 2E; 2022/2022; PRETA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>250.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262707", "030")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262707", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO; C/ COMPACTADOR MARCA PLANALTO - FUNC. - IPVA 2025 OK")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>165.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262708", "031")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262708", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO; C/ COMPACTADOR MARCA PLANALTO - FUNC. - IPVA 2025 OK")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262706", "035")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262706", "RETROESCAVADEIRA JCB; MODELO 3CX 4X4; ANO 2016; EMPLACADA - FUNCIONANDO - PLACA FINAL 65")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>187.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262715", "036")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262715", "RETROESCAVADEIRA CATERPILLAR; MODELO 416E; ANO 2008 - MOTOR AVARIADO, EQUIP. DESATIVADO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>82.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262721", "040")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262721", "TRANSBORDO PARA GRÃOS; CAP. APROX. 15 TONELADAS; ENGATE RAQUETE; C/ PNEUS DE ALTA FLUTUAÇÃO E BITOLA LARGA")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262716", "045")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262716", "veja o vídeo!! PÁ CARREGADEIRA DUAC; MODELO 946; ANO 2021; HORÍMETRO 887 - EQUIP. FUNCIONANDO E TRABALHANDO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262717", "046")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262717", "veja o vídeo!! PÁ CARREGADEIRA MICHIGAN; MODELO 55C - EQUIP. OPERACIONAL, FUNCIONANDO E TRABALHANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>95.250,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262711", "050")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262711", "veja o vídeo!! ESCAVADEIRA HIDRÁULICA KOMATSU; MODELO PC 160; ANO 2008; AR CONDICIONADO - EQUIP. OPERACIONAL E TRABALHANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>108.750,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262713", "051")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262713", "veja o vídeo!! ESCAVADEIRA HIDRÁULICA JOHN DEERE; MODELO 160G; ANO 2015 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>155.250,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262718", "055")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262718", "veja o vídeo!! TRATOR VALTRA BH 145; ANO 2014 - MOTOR FUNCIONANDO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>93.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262714", "056")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262714", "veja o vídeo!! TRATOR AGRÍCOLA VALTRA; MODELO BH 180; ANO 2013 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>87.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262712", "057")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262712", "veja o vídeo!! TRATOR AGRÍCOLA JOHN DEERE; MODELO 7185J; ANO 2011 - EQUIP. FUNCIONANDO E TRABALHANDO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262725", "058")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262725", "veja o vídeo!! TRATOR MASSEY FERGUSON; ANO 1954; 4 CILINDROS; À DIESEL ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262722", "059")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262722", "MICRO TRATOR AGRALE")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262723", "060")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262723", "TRATOR FORD; SEM IDENT. DE ANO; À GASOLINA")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262724", "061")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262724", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263540", "062")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263540", "veja o vídeo!! TRATOR TOBATA C/ ROTATIVA; SEM ANO DE IDENTIFICAÇÃO - SOMENTE VÍDEO")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262719", "065")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262719", "veja o vídeo!! EMPILHADEIRA CLARK; 7 TONELADAS; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>31.250,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262726", "066")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262726", "EMPILHADEIRA CLARK C/ CAPACIDADE DE APROX. 7 TON; MOTOR CHEVROLET 6 CILINDROS - FUNC. (NÃO ACOMPANHA CILINDRO DE GÁS)")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>29.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262720", "067")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262720", "EMPILHADEIRA CLARK; CAP. APROX. 7 TON; À DIESEL; AUTOMÁTICA; MOTOR PERKINS 4CC; SEM IDENT. DE ANO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262729", "068")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262729", "EMPILHADEIRA CLARK; MODELO C300HY; CAPACIDADE 2.5 TONELADAS; APROX. 17.200HRS - FUNCIONANDO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262727", "070")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262727", "CASE 2688; ANO 2013; C/ 2 PLATAFORMAS 30X20 PARA SOJA E MILHO - FUNCIONANDO")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>350.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262728", "071")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262728", "TC 5090; ANO 2011; C/ PLATAFORMA DE SOJA 35 PÉS - FUNCIONANDO")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>300.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262730", "073")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262730", "GRANECAR; DIESEL; CAPACIDADE 9 TONELADAS - FUNCIONANDO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262710", "075")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262710", "PARAMOTOR ASA SOL FLEXUS M; VITORAZZI; ANO 2019 ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262733", "083")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262733", "MOTOR MWM; KD12 (COM REDUTOR)")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262734", "085")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262734", "BOMBA D'ÁGUA (MOTOR TRIFÁSICO DE 15CV)")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262731", "090")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262731", "LOTE COM APROX. 60 ESCADAS EM ALUMÍNIO; C/ 5 DEGRAUS PARA 250KG OU C/ 7 DEGRAUS PARA 150KG")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262732", "095")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262732", "CARRETA")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>