--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,443 +269,391 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261880", "005")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261880", "PORTA DE VIDRO; MEDIDAS: 3,55M X 2.20M")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261875", "010")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261875", "PAINEL; MEDIDAS: 2M DE ALTURA X 3.95M DE COMPRIMENTO X 31CM DE PROFUNDIDADE")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261877", "015")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261877", "COMPRESSOR SCHULZ (FOTOS COM AS DEMAIS INFORMAÇÕES)")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261876", "020")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261876", "MOTOR PARCIAL ETIOS - COM NUMERAÇÃO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261878", "022")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261878", "BLOCO DE MOTOR DUCATO DIESEL - COM NUMERAÇÃO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261879", "025")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261879", "BANCOS DIANTEIROS DE HONDA CITY")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261881", "030")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261881", "FORNO MICROONDAS; MODELO 30PX60; VOLTAGEM: 127V 60HZ; POTÊNCIA 1000W")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261882", "035")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261882", "LOTE COM 2 VÍDEOS CASSETES LG COM TVS MONITORES SAFETY VIEW")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261883", "045")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261883", "LOTE COM APARELHOS ELETRÔNICOS (MAIS INFORMAÇÕES NAS ESPECIFICAÇÕES")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261874", "050")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261874", "JOGO DE RODA C/ PNEUS DE S10; MARCA MONACO; MEDIDAS: 205/70R1594P")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261884", "055")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261884", "BANCOS DIANTEIROS DE KOMBI")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261885", "060")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261885", "JOGO DE BANCOS HONDA FIT")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261886", "065")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261886", "BANCOS DIANTEIROS DE GOL")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>