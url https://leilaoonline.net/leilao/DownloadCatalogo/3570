--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,2395 +269,2099 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260778", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260778", "BOMBA DE VÁCUO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260779", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260779", "TANQUINHO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260780", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260780", "03 PALETES, CHAVES PANCADA E CHAVES ESPINHA. MEDIDAS DIVERSAS")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260781", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260781", "02 MESAS DE REFEITÓRIO DE BANCO FIXO. 8 LUGARES")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260777", "007")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260777", "02 ESTUFAS")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262667", "008")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262667", "APROX. 167 ITENS ELETROPORTÁTEIS: ESMERILHADEIRAS, PARAFUSADEIRAS, FURADEIRAS, RETÍFICAS E MAIS. Veja especificações (Ref. 961)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260775", "009")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260775", " Aprox. 12  Impressoras HP Officejet 7110")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260773", "010")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260773", " RECEPTORES DE ANTENA PARABÓLICA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260774", "011")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260774", " CONDULETES DIVERSOS")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260776", "012")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260776", " CABINE DE AUDIOMETRIA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
+      <c r="F20" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262785", "013")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262785", "Aprox. 105 Esmerilhadeiras BOSCH 7'' e 9''  (Maioria sem Cabo, Sem empunhadura, sem porcas e flanges). (Ref. 962). Veja especificações.")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262786", "014")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262786", "Aprox. 109 itens: 38 Marretas e 71 Martelos bola com Cabo. (Ref 963.). Veja especificações")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262787", "015")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262787", "Aprox. 119 Esmerilhadeiras 7’’ e 9’’ diversos modelos. (Ref. 964).")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>3.300,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262788", "016")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262788", "1 Aquário vidro 33Lx1,50x75Alt c/ bancada + 2 Armários de Madeira Baixo 1 Bomba e acessórios  (Ref. 965)")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262789", "017")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262789", "Aprox. 76 itens de vestiário/escritório: 41 armários aço, 2 armários de madeira, 4 arquivos, 1 cadeira giratória c/braço, 27 Caixas ferramentas vazias de aço, 1 Espelho, 2 Sofás 3 lugares (Ref. 966)")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262790", "018")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262790", "3 Prateleiras Almoxarifado Montadas. (Ref. 967)")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262791", "019")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262791", "02 Mesa de pebolim tamanho oficial (Ref. 968)")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262946", "020")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262946", "Aprox. 210 Itens: 1 Aparelho Ensaio 220V, 190 Esmerilhadeira 4 e 7'', 5 Furadeira, 2 Martelete, 1 Prafusadeira, 2 Porta eletrodo, 3 retifica, 3 Serra circular 1 Serra Tico Tico (Ref. 969)")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>3.100,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262947", "021")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262947", "8 Pneus modelos 195/55 2, Pneu 215/75 (Usados)(Ref. 970)")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263058", "022")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263058", "Aprox. 204 Itens Ferramentas Civil Diversas + Insumos Conexões de PVC (Ref. 971)")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263065", "023")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/263065", "Aprox 284 itens: Marretas e Martelos diveresos (Ref. 974)")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260783", "027")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260783", " PERFILADEIRA LOCKFORMER")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260739", "121")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260739", " CABOS, NOTEBOOKS, CÂMERA, ESTABILIZADORES")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260725", "124")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260725", " BARÔMETROS, MÁQ. FOTOGRÁFICAS, MONITORES, TERMÔMETROS. VEJA ESPECIFICAÇÕES")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260730", "125")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260730", " ALICATES, MULTÍMETROS E TERMÔMETRO. VEJA ESPECIFICAÇÕES")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260772", "128")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260772", " MULTÍMETROS DIVERSOS. VEJA ESPECIFICAÇÕES")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260763", "129")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260763", " BAFÔMETRO, MEGÔMETROS, TERRÔMETRO E MICROHMIMETRO. VEJA ESPECIFICAÇÕES")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260726", "139")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260726", " APROX. 33 MICROCOMPUTADORES, 11 MONITORES, 17 TECLADOS E 7 ESTABILIZADORES")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260749", "143")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260749", " FILTRO DE ÁGUA LOGOS LR 6C")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
+      <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260745", "145")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260745", " 8 FURADEIRAS BASE MAGNÉTICA, 1 FURADEIRA ANULAR")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>1.050,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261158", "146")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261158", " MALETAS PLÁSTICAS P/ FERRAMENTAS ELÉTRICAS MANUAIS")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260764", "147")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260764", " ESTUFAS PORTÁTEIS")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261160", "148")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261160", " EXTINTORES DIVERSOS")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261159", "152")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/261159", " APROX. 26 RACKS DE INFORMÁTICA (SEM ITENS)")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260727", "153")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260727", " ELETRODOS DE GRAFITE DIVERSOS")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260738", "154")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260738", " 3 LUMINÁRIAS DE EMERGÊNCIA, 20 LUMINÁRIAS P/ LÂMPADA FLUORESCENTE")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>175,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260752", "156")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260752", " DISPENSERS DE SABONETE (SEM USO) E TOALHEIROS DIVERSOS")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260753", "158")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260753", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260746", "159")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260746", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260742", "160")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260742", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260765", "161")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260765", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260750", "162")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260750", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260735", "163")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260735", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260762", "164")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260762", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260744", "165")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260744", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260731", "166")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260731", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260748", "167")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260748", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260767", "168")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260767", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260769", "169")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260769", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260758", "170")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260758", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260754", "171")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260754", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260728", "172")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260728", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260756", "173")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260756", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260751", "174")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260751", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260768", "175")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260768", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260766", "176")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260766", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260732", "177")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260732", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260734", "178")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260734", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260761", "179")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260761", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260770", "181")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260770", " MATERIAS ELÉTRICOS DIVERSOS")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260771", "183")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260771", " APROX. 45 CADEIRAS GIRATÓRIAS S/ BRAÇO; APROX. 23 CADEIRAS GIRATÓRIAS C/ BRAÇO")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260757", "184")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260757", " APROX. 9 CADEIRAS FIXAS C/ BRAÇO; APROX. 45 CADEIRAS FIXAS S/ BRAÇO; APROX. 35 CADEIRAS TIPO UNIVERSITÁRIA")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260736", "195")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260736", " 8 BEBEDOUROS INOX 200L E 1 BEBEDOURO INOX 100L")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260747", "196")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260747", " 4 BEBEDOUROS INOX 200L E 6 BEBEDOURO INOX 100L")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260733", "198")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260733", " 12 ARMÁRIOS EM MADEIRA 2 PORTAS, 2 ARMÁRIOS METÁLICO P/ AMBULATÓRIO E 1 ARMÁRIO DE COZINHA EM MADEIRA")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260755", "201")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260755", " ALINHADOR À LASER SKF TKSA 20")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260737", "202")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260737", " ALINHADOR À LASER SKF TKSA 20")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260759", "204")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260759", " 1 TERMOHIGRÔMETRO, 5 TERMÔMETROS DIGITAL, 13 CONTROLES DIGITAL, 2 FONTES DE INSTRUMENTAÇÃO")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...15 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260729", "206")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260729", " APROX. 33 MULTÍMETROS MINIPA, 02 ANEMÔMETROS, 01 LUXÍMETRO, 02 AUTOTRAFO UPSAI, 05 BATERIAS, 01 CALIBRADOR DE GÁS")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260740", "207")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260740", " 6 GABARITO DE SOLDA HI-LOW, 1 CÁLIBRE SOLDA, 1 PAQUÍMETRO, 1 NÍVEL DIGITAL, 2 NÍVEIS ANALÓGICOS, 7 TRENAS, 1 ENCADERNADORA, 1 TERMÔMETRO DIGITAL C/ SONDA, 1 ETIQUETADORA HELLERMAN, 1 RELÓGIO COMPARADOR, 1 CALIBRADOR DE FOLGA, 1 PENTE DE ROSCA")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260782", "214")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260782", " 5 AR CONDICIONADOS DE JANELA E 4 CORTINAS DE AR")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260743", "219")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260743", " 1 ARMÁRIO-ESTUFA (ADAPTADO) E 1 ESTUFA DE MANUTENÇÃO")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F14" s="4" t="inlineStr">
+      <c r="F82" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...42 lines deleted...]
-      <c r="C16" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260741", "226")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260741", " 1 ROSQUEADEIRA MERAX 1/2" À 4"")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D16" s="4" t="inlineStr">
-[...2142 lines deleted...]
-      </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260760", "229")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260760", " APROX. 50 RELÓGIOS PONTO HENRY ORION 6")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>