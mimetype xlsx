--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,1563 +269,1371 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260196", "010")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260196", "UNIPORTE - FALTANDO VÁRIAS PEÇAS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>11.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260143", "015")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260143", "LOTE COM 6 ELEVADORES DE CANECAS 30 X 30 X 90 METROS; CAP. 60 TONELADAS HORA - COMPLETOS")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260142", "020")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260142", "PENEIRA ROTATIVA FIDYCLENER CAP. 6 TONELADAS HORA")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260200", "023")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260200", "PLANTADEIRA DE CANA")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260133", "025")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260133", "MOINHO M 300; MARCA FERRAZ; 64 MARTELOS; CAP. 20 TONELADAS HORA")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260039", "030")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260039", "LOTE COM 2 BANANAS PARA DRAGAS OU FLUTUANTE C/ 8 M DE COMPRIMENTO POR 1 M DE LARGURA")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260034", "035")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260034", "TANQUE DE 16 MIL LITROS C/ 3 REPARTIMENTOS; 8 METROS DE COMPRIMENTO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260197", "036")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260197", "TANQUE D'ÁGUA DE 16MIL LITROS 2 EIXOS; SEM FUROS")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260201", "037")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260201", "TANQUE DE ABASTECIMENTO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260029", "040")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260029", "veja o vídeo!! TORNO IMOR 800 X 3000; 3 METROS DE BARRAMENTO - FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>38.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260028", "045")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260028", "LOTE COM 2 MOTORES DE 100 CV")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>13.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260038", "047")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260038", "BOMBA PARA MINERAÇÃO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>29.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260199", "048")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260199", "BOMBA JATO")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260202", "049")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260202", "RENAULT MASTER FURGÃO; ANO 2013; COR BRANCA - FUNCIONANDO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>37.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259723", "050")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259723", "CAMINHÃO M. BENZ/L. 1313; 1981/1981; BRANCO; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259722", "051")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259722", "CAMINHÃO M. BENZ/1618M; 2000/2000; BRANCA; MUNK 12/500; MARCA MICHELETO - FUNCIONANDO")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>150.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259742", "052")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259742", "PLATAFORMA VOLVO EDC 360; ANO 1997; TRAÇADA; COM O QUARTO EIXO COM BOLSAS DE AR")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>71.250,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260132", "053")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260132", "CARRETA DE 2 EIXOS; ANO 2007 - CAMPANAS DE FREIO, LONAS E ROLAMENTOS REVISADOS")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>16.250,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259728", "055")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259728", "MINI ESCAVADEIRA; MARCA YANMAR; ANO 2018; 1600 HORAS; MODELO SV 01")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>58.750,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259743", "056")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259743", "EMPILHADEIRA HYSTER PARA 2,5 TONELADAS")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>26.250,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260198", "058")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260198", "GRADE ARADORA; MARCA CIVEMAZA; 24 DISCOS")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>20.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262217", "059")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/262217", "GRADE ARADORA; MARCA CIVEMAZA; 64 DISCOS")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>14.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259730", "060")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259730", "CALQUEADEIRA; MARCA JUMIL; 6 METROS CÚBICOS; CAÇAMBA EM AÇO INÓX; EQUIPAMENTO COM PONTOS DE FOGO")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259749", "061")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259749", "CALANDRA DE 3 M DE COMPRIMENTO; DOBRA CHAPA ATÉ 4 MM")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260031", "062")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260031", "CALANDRA DE 3M DE COMPRIMENTO; DOBRA CHAPA ATÉ 1 POLEGADA")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259729", "063")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259729", "FILTRO DE MANGA COM 204 MANGAS")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259734", "064")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259734", "FILTRO DE MANGA COM 20 MANGAS")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259726", "065")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259726", "BRITADOR CONE; MARCA SIMPLEX; MODELO SXBC - 950 - 100CV; ANO 2009 - DESMONTADO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259721", "066")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259721", "BRITADOR CONE KRUPP")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>130.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259731", "067")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259731", "BRITADOR 40/30; NÃO POSSUI CUNHAS")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260037", "068")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260037", "LOCOMOVEL PARA ENFEITE")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
-      <c r="B20" s="4" t="inlineStr">
-[...110 lines deleted...]
-      <c r="E23" s="5" t="inlineStr">
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>21.500,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259718", "070")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259718", "GERADOR DE ENERGIA 110 KVA - FUNCIONANDO")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259719", "071")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259719", "GERADOR DE ENERGIA 375KVA - FUNCIONANDO")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259725", "072")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259725", "GERADOR ENERGIA DE 250 KVA; MOTOR SCANIA")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>16.250,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260144", "073")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260144", "GERADOR DE ENERGIA; MARCA GENERAC 110 KVA; A GÁS GNV/GLP - FUNCIONANDO")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259741", "075")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259741", "COMPRESSOR MARCA CHICAGO; 750 COM MOTOR SCANIA")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259750", "077")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259750", "REDUTOR DE VELOCIDADE FALK; PESO DE 7.300KG")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259744", "078")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259744", "REDUTOR; MARCA SEW; POTÊNCIA 900 CV")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260027", "079")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260027", "veja o vídeo!! LOTE COM 9 REDUTORES; 1 BOMBA KSB; 1 BOMBA DE 4 ESTÁGIOS")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259733", "080")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259733", "RAQUER 27 PEÇAS; MEDIDAS: 1.60 DE ALTURA X 95 DE LARGURA")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259747", "083")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259747", "LOTE COM 2 PRENSAS HIDRÁULICAS DE 3 METROS E 1 FORNO DE AQUECIMENTO - FUNCIONANDO")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
-      <c r="F23" s="4" t="inlineStr">
-[...53 lines deleted...]
-      <c r="D25" s="4" t="inlineStr">
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259748", "085")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259748", "EXAUSTOR CORTINA D'ÁGUA ")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E25" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D26" s="4" t="inlineStr">
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259746", "087")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259746", "LOTE COM 2 BOMBAS KSB DE 6 POLEGADAS")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E26" s="5" t="inlineStr">
-[...218 lines deleted...]
-      <c r="D33" s="4" t="inlineStr">
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259714", "100")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259714", "APROX. 150 TON PRATELEIRAS DE RACK, DIVERSAS PEÇAS COM 1.77M DE COMPRIMENTO COM 3/5 POL - LANCE POR KG")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E33" s="5" t="inlineStr">
-[...90 lines deleted...]
-      <c r="D36" s="4" t="inlineStr">
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259715", "101")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259715", "APROX. 50 TON PRATELEIRAS DE RACK, DIVERSAS PEÇAS COM 1.77M DE COMPRIMENTO COM 3/5 POL - LANCE POR KG")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E36" s="5" t="inlineStr">
-[...58 lines deleted...]
-      <c r="D38" s="4" t="inlineStr">
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259716", "102")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259716", "APROX. 50 TON PRATELEIRAS DE RACK, DIVERSAS PEÇAS COM 1.77M DE COMPRIMENTO COM 3/5 POL - LANCE POR KG")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E38" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D39" s="4" t="inlineStr">
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259717", "103")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259717", "APROX. 50 TON PRATELEIRAS DE RACK, DIVERSAS PEÇAS COM 1.77M DE COMPRIMENTO COM 3/5 POL - LANCE POR KG")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E39" s="5" t="inlineStr">
-[...479 lines deleted...]
-      <c r="E54" s="5" t="inlineStr">
+      <c r="E57" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
-      <c r="F54" s="4" t="inlineStr">
+      <c r="F57" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-[...94 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259720", "104")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259720", "veja o vídeo!! LOTE COM 80 TONELADAS DE TUBOS DE 8.10.12.14 POLEGADAS; MEDIDAS: 8M DE COMP E 12M")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>4,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>