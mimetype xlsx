--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -269,923 +269,811 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259698", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259698", " Furadeira de bancada - funcionando")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259702", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259702", " Talha")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259695", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259695", " Balança digital com carregador")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259705", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259705", " Compressor")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259693", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259693", "Prensa")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259694", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259694", " Tesoura rotativa")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259703", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259703", " Compressor - Sem uso")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259696", "101")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259696", " Lote com: 36 Extintores de Incendio Usados OBS: Vencidos")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259692", "102")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259692", " Lote com: 55 Caixas de Ferramenta ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259701", "103")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259701", "Cadeira de Rodas Eletrica Motorizada Ortobras ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...51 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...121 lines deleted...]
-      <c r="F16" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259700", "104")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259700", " Lote com: 20 Impressoras, Plotter, Impressoras Termicase Relogios Pontos, Balança ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259699", "105")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259699", " Lote com: 150 Cintos Paraquedista, Talabates e Trava Quedas")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259697", "106")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259697", " Lote com: 2 Rosqueadeiras de Tubo Metalicos")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259704", "107")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259704", " Lote com: 10 Vaporizadores/ Higienizador")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...25 lines deleted...]
-      <c r="F17" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259706", "201")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259706", " Scania R112hs 4x2 ano 1988 , equipado com guincho lança pesado.")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>98.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259707", "202")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259707", "Caminhão  VW 14.220 1995, Truck - Motor com número obstruído, sem caixa de câmbio , diferencial desmontado.")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>38.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259708", "203")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259708", "Cabine MB 1113 OBS: SEM CAÇAMBA ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259709", "204")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259709", "Cabine MB 1113")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260024", "205")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260024", "Transbordo - Somente equipamento")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260025", "206")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260025", "Lote com: 02 Pneus de transbordo - com roda")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-[...57 lines deleted...]
-      <c r="F19" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260026", "207")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260026", "Carreta NOMA 1994")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>19.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259710", "301")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259710", "Escavadeira CAT 336D 2012 - Funcionando")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>350.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259934", "401")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259934", "Arqueadora Intacta - Não liga ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-[...25 lines deleted...]
-      <c r="F20" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259935", "402")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259935", "Arqueadora - Ligando")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-[...121 lines deleted...]
-      <c r="F24" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259936", "403")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259936", "Arqueadora Cyklop - Ligando")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-[...185 lines deleted...]
-      <c r="F30" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259937", "404")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259937", "Arqueadora Strapack - Ligando")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-[...84 lines deleted...]
-      <c r="E33" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259938", "405")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/259938", "Arqueadora - Ligando")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F33" s="4" t="inlineStr">
+      <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-[...126 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260175", "501")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/260175", "Mitsubishi Lancer 2.0 16V Aut. 2013/2014 - gasolina")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>