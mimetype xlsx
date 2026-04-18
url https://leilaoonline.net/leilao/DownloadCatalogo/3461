--- v0 (2025-10-08)
+++ v1 (2026-04-18)
@@ -269,3355 +269,2939 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253883", "418")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253883", "  12 CH SUPORTE RADIADOR - DIMENSÕES: 4,7X275X587. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>8.600,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253877", "425")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253877", "  1 ESTRURA DE FIXAÇÃO -  TUBUL FIBRAS C202 MTD CJ - APLICADA NO SILO DOSADOR. - PLQ.2842805. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>7.600,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253897", "449")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253897", "  4 PAINEIS DE CONTROLE PNEUMÁTICO SILO QUENTE MONTADO CONJUNTO ASCOVAL - 265X570X600 - PAINEL CONTROLE PNEUMÁTICO MISTURADOR MONTADO CONJUNTO ASCOVAL. - 315X620X750. - PLQ.2400001/PLQ.2400002. - LOCÇ. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>18.700,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253892", "464")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253892", "  1 QUEIMADOR P/ GÁS NATRAL FBR - ITALIA. (CH4) - PLQ.7020800. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253896", "466")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253896", "  1 ESTRUTURA TUBUL FIBRAS C202 MTD CJ. - PLQ.2842805. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>7.600,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253903", "467")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253903", "  1 CÂMARA COMBUSTÃO UACF17MTD. - PLQ.7109066. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>3.900,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253900", "472")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253900", "  1 SISTEMA DE NIVELAÇÃO DO SILO DOSADOR. - PLQ.7103033. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>5.400,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253904", "476")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253904", "  2 MOTOREDUTORES MR CI 140 UO2H - HB2 160L 6 380 - 60 B5/71 B7 - PLQ.7122253/PLQ.7122254. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>19.700,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253884", "485")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253884", "  5 PIVÔS DO ROLAMENTO - ROLETE DE APOIO DEXT 360. - PLQ.127675/PLQ.7097977. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253899", "486")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253899", "  1 KIT CHAPA DE DESGASTE MISTURADOR MONTADO CONJUNTO - 594X1512X2586. - PLQ.2482258. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253902", "509")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253902", "  1 VÁLVULA EMERGÊNCIA 0850 MONTADO CONJUNTO - 952X1006X1095. - PLQ.2397490. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>2.300,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253882", "512")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253882", "  6 ITENS. - TRANSIÇÕES 0960X460X1330 - 1006X1744X2126 / CURVA TUBULAÇÃO D550 SOLDADO CONJUNTO - 1002X550 / TUBULAÇÃO  550 COM SAÍDA DE AR SOLDADO CONJUNTO / TUBULAÇÃO D800X1306 COM FURO Ø206 SOLDADO CONJUNTO - 900x1306x900 /  TUBULAÇÃO D800X2037 C/ENTRADA DE AR - 922X2037X978. - PLQ.2397390/PLQ.706")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>12.200,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253901", "513")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253901", "  16 CORRIMÕES EMB TRAS ESQ SD CJ. - PLQ.7084824. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253906", "516")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253906", "  2 ESTRUTURAS TUBULAÇÃO DE AR 60HZ 380/440V. - PLQ.2421278. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>6.400,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253880", "519")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253880", "  16 PROTETORES LATERAL DE FIBRA 2312X500. - PLQ.2571505. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>9.600,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253895", "520")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253895", "  7 GUIAS CURVA ELEVADOR DE ARRASTE 1767 SOLDADO CONJUNTO. - PLQ.7071199. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253881", "521")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253881", "  1 TRANSIÇÃO 0925X01035 - 900X1035X1063. - PLQ.2397415. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253879", "524")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253879", "  1 ESTRUTURA CÂMARA DE COMBUSTÃO MC-10 UAB18. - PLQ.7109064. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253898", "533")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253898", "  3 CALHAS DE DESCARGA DO ELEVADOR DE ARRASTE USINA MTD CJ. - PLQ.2655139. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253888", "537")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253888", "  232 MANGUEIRAS DE BORRACHA SEM ACESSÓRIO. - PLQ.146060. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253905", "544")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253905", "  1 TUBULAÇÃO E BOMBA CARREGAMENTO DE CAP TA   TM VALSUL / 1 CONJUNTO AGITADORES POSIÇÃO 1 PARA TANQUE MASTER MONTADO VALSUL. - PLQ.2482241/PLQ.7162909/PLQ.7163364/PLQ.7162893. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>14.300,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253893", "551")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253893", "  7 ITENS. - TRANSIÇÃO 0825X1500X380 SOLDADO CONJUNTO - 900X1632X1843 / VÁLVULA DE SEGURANÇA AR FRIO UACF/ TUBULAÇÃO D800X907 SOLDADO CONJUNTO - 907X977X957 / TUBULAÇÃO D640X4671 AR SOLDADO CONJUNTO. / VÁLVULA SEGURANÇA ENTRADA AR FRIO MONTADO CONJUNTO - 997X700X640 / ARTICULAÇÃO 603X702X410. - PLQ.")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253890", "552")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253890", "  3 ARTICULÇÕES PENDULARES. - PLQ.891835. - LOC. PORTO ALEGRE/RS ")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>3.900,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253889", "554")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253889", "  17 POLIAS DA CORREIA V. - PLQ.67151. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>2.700,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253885", "561")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253885", "  2 ESTRUTURAS ARTICULAÇÃO MTO CJ; WIRTGEN. - PLQ.2571480. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>5.300,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253907", "579")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253907", "  3 BANCOS DE CAPACITORES DICEL ENG. 440V/50Hz. - PLQ.7011690/PLQ.7011691. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>8.100,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253908", "580")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253908", "  2 ELICOIDAIS "CARACOL". - PLQ.2559029. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253878", "585")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253878", "  3 BANCOS DE CAPACITORES WEG 440/60 &gt;  - PLQ.7011690. - LOC. PORTO ALEGRE/RS          ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253914", "619")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253914", "  150 TAMPAS DO PAINEL DE INSTRUMENTOS WIRTGEN; A4GV71. - PLQ.1505270. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253886", "634")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253886", "  1 SILENCIADOR SEW 24,8 CV. - 58856. - LOC. PORTRO ALEGRE/RS")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253887", "636")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253887", "  4 UNIDADES DE HIDRÁULICA COM BOM 50HZ; WIRTGEN. - PLQ.7013263. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>6.300,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253891", "637")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253891", "  1 CAPO FRONTAL. - PLQ.2538213. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>2.700,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253909", "640")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253909", "  10 CHICOTES CONTROLE DO ELEVADOR INOVA HAMM. - PLQ.2630316. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>6.800,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253911", "644")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253911", "  23 DESBALANCEAMENTOS ROLO COMPACTADOR HAMM. - PLQ.HAMM. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>19.900,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253910", "645")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253910", "  12 CALHAS INTERNAS DO SECADOR. - PLQ.7083616. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253894", "668")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253894", "  1 EXAUSTOR COM MOTOR WEG EUROAIR 20 CV. - PLQ.2914480. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>14.100,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253913", "676")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253913", "  149 ITENS. - KIT CHICOTES ELETRICOS DA BATERIA W100 1110 E VALVULA DE RETENÇÃO / CONTROLADOR WITOS - KIT CHICOTE / UNIDADE ELETRONICA COM CARCAÇA. - PLQ.146344/PLQ.2051355/PLQ.2498777. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253917", "686")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253917", "  1 TRANSIÇÃO; SOLDADO CONJUNTO. - PLQ.7115591. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>5.200,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253912", "700")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253912", "  6 ITENS. - ABRAÇADEIRA DE FIXAÇÃO / LUVA D750 SOLDADO CONJUNTO TAMANHO: 0759X400 /  KIT DE REPARO ID14743. - PLQ.7067211/PLQ.7069372/PLQ.7108756. - LOC. PORTO ALEGRE")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>3.100,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253916", "710")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253916", "  2 BANCOS DE CAPACITADORES - ESTRUTURA TUBULAÇÃO FIBRAS C101 MTD CJ. - PLQ.7010005. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>5.400,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253924", "714")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253924", "  1 ESTRUTURA DE FIXAÇÃO. - PLQ.2842805. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>7.600,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253928", "720")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253928", "  1 CAPÔ SD ESQ. - PLQ.2552790. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253920", "721")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253920", "   6 ITENS. - CONJUNTOS-ROTOR EXAUSTOR SOLDADO CONJUNTO / BASE MEDIDOR DE VAZÃO. - PLQ.7032848/PLQ.7106644. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>2.300,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253923", "739")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253923", "  1 ESTRUTURA TUBULAÇÃO FIBRAS C101 MTD CJ. - PLQ.2842805. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>7.600,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253918", "740")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253918", "  13 SUPORTES TOLDO TRASEIRO. - PLQ.2583863. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>5.100,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253915", "756")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253915", "  1 VIDRO LATERAL CAB. OPERADOR. - PLQ.7007611. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253925", "757")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253925", "  4 ITENS. - VIDRO JANELA CABINE / JANELA DA CABINE- COBERTURA COMPL  #A2-985.60.660 / COBERTURA- TUBO 181,8X35,6X1105LG 20MNV6V. - PLQ.194554/PLQ.2197983/PLQ.2563350. - LOC. PORTO ALEGRE")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>14.500,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253921", "772")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253921", "  7 ITENS. - FACA DO TAMPER LADO ESQUERDO DIREITO / SEGMENTO 2A CONJUNTO SOLDADO / BOMBA DE EMUILSÃO /  MEDIDOR DE VAZÃO. - PLQ.2003833/PLQ.2333473/PLQ.7093393/PLQ.7331289. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>14.700,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253927", "775")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253927", "  1 BOMBA DE EMULSÃO - COLETOR ADIÇÃO POLÍMERO SOLDADO CONJUNTO. - PLQ.152981. - LOC. PÇORTO ALEGRE/RS")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>5.300,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253919", "777")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253919", "  1 RAMPA DE EMBARQUE PARA ELEVAÇÃO DE VEÍCULOS. MOD. THS0018; CAPACIDADE DE CARGA 30 TON. COMPRIMENTO 4200MM; POTÊNCIA 15CV; PRESSÃO DE TRABALHO 160BAR; PISO EM CHAPA ANTIDERRAPANTE; TEMPO DE SUBIDA 95 SEGUNDOS; TEMPO DE DESCIDA 35 SEGUNDO (CARGA MÁXIMA) - PLQ.7113142. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>49.100,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253926", "10040")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253926", "  13 TRAVESSAS FIX TELA SOLDADA - BOMBA NEMO NM021 60HZ; NETZSCH DO BRASIL. - PLQ.2420322. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253922", "10042")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253922", "  6 BOMBAS NEMO NM021 60HZ - HELICOIDAL ESPIRAL 0190X2437 WAN. - PLQ.7003538. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>15.600,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253959", "10100")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253959", "  142 PLACAS D-51-VP-071-G ID17180:I. - FRESADORA DE ASFALTO, PAVIMENTADORAS DE CONCRETO E RECICLADORAS. - PLQ.17180. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253939", "10101")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253939", "  31 COXINS DE ENCOSTO DA CORREIA. - FRESADORA DE ASFALTO, PAVIMENTADORAS DE CONCRETO E RECICLADORAS. - PLQ.51489. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>4.700,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253932", "10102")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253932", "  1 BRAÇO ESTIC ID67149. - FRESADORA DE ASFALTO W2000DC. - PLQ.67149. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253956", "10103")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253956", "  3 KIT'S DE VEDAÇÃO. - PAVIMENTADORA DE CONCRETO. - PLQ.75832. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253948", "10105")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253948", "  82 ISO8434-1 CRR L15XM14X1,5. - FRESADORA DE ASFALTO W1900 / RECICLADORA WR2500. - PLQ.118910. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253929", "10107")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253929", "  2 UNIDADES DE ACOPL ID135110. - FRESADORA DE ASFALTO W2000 / W1900. - PLQ.135110. - LOC. PORTO ALEGRE/RS ")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>25.600,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253962", "10108")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253962", "  2 SUPORTES POLIA RETORNO. - MINERADORA. - PLQ.140772. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>6.100,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253990", "10109")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253990", "  1 EXTENSÃO DA PROTEÇÃO LATERAL. - RECICLADORAS. - PLQ.198981. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253960", "10110")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253960", "  2 CARCAÇAS 0715X259 GJS-500-7. - ROLOS HD14. - PLQ.499030. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>15.100,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253942", "10111")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253942", "  1 AUTOMATISMO MEC P/QUEIM MC CJ&gt; - USINAS DE ASFALTO. - PLQ.7081999. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>4.300,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253957", "10112")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253957", "  2 EXCENTRICOS. - ROLO 3520 - PLQ.866067. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>13.700,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253943", "10113")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253943", "  2 SURDINAS. - ROLO 3520. - PLQ.870161. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>5.100,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253951", "10114")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253951", "  9 FACAS DO TAMPER 0,75M LADO ESQ. - MESA COMPACTADORA AB500-2 TV. - PLQ.2038930. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253940", "10115")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253940", "  9 FACAS DO TAMPER 0,75M LADO DIR. - MESA COMPACTADORA AB500-2 TV. - PLQ.2038931. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253950", "10116")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253950", "  1 ACOPLAMENTO. - FRESADORA DE ASFALTO WIRTGEN W100F. - PLQ.2061289. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>11.400,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253952", "10117")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253952", "  290 SUPORTES DO BITZ HT. - WR2000. - PLQ.2068238. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>8.850,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253987", "10118")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253987", "  1 ARO 230X475 ET105. - FRESADORA DE ASFALTO W100. - PLQ.2136689. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>2.600,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253969", "10119")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253969", "  1 ARO 255X475 ET130. - FRESADORA DE ASFALTO W100. - PLQ.2136697. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253968", "10120")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253968", "  1 FLG. INTERMEDIÁRIO PHA 142/SN. - FRESADORA DE ASFALTO W200. - PLQ.2139383. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>4.100,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253965", "10121")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253965", "  1 DISCO MENBRANA CENTAX CX-56. - FRESADORA DE ASFALTO W200. - PLQ.2177775. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253954", "10122")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253954", "  6 FAROIS DE TRABALHO. - FRESADORAS DE ASFALTO, RECICLADORAS E ESTABILIZADORA. - PLQ.2214723. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>8.600,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253973", "10123")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253973", "  1 EIXO DO CARACOL ESQ.  - PAVIMENTADORA S1300-2. - PLQ.2234879. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253945", "10124")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253945", "  1 MOTOR HID A2FE80/61W-VAL027-S. - FRESADORA W100H. - PLQ.2247425. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253930", "10125")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253930", "  2 CONTROLES SIST WITOS C/ KIT INST. - PAVIMENTADORA. - PLQ.2292398. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>9.700,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253963", "10126")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253963", "  1 CONTROL SIST WITOS C/ KIT INST. - PAVIMENTADORA S1300-2. - PLQ.2299231. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>4.700,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253946", "10127")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253946", "  1 DISP. REPARO TUBO TELESC. - PAVIMENTADORA. - PLQ.2332663. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>5.100,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253966", "10128")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253966", "  2 PROLONG HELICOIDAL DIR SD CJ. - PAVIMENTADORA S1300-3. - PLQ.2386183. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253993", "10129")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253993", "  1 PROTETOR  LATERAL. - PAVIMENTADORA S1103-3/1303-3. - PLQ.2388923. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253972", "10130")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253972", "  1 PROTETOR  LATERAL. - PAVIMENTADORA S1103-3/1303-3. - PLQ.2388934. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253992", "10131")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253992", "  1 KIT VED. TRACION TRANSMISSION. - ACABADORAS DE ASFALTO. - PLQ.2422381. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253931", "10132")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253931", "  9 CONTROL. SIST WITOS - PADRÃO WIRTGEN. - FRESADORAS DE ASFALTO W200. - PLQ.2483436. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>41.100,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253949", "10133")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253949", "  4 CONTROLES SIST WITOS C/ KIT INST. VOEGELE. - PAVIMENTADORA. - PLQ.2629825. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>19.300,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253964", "10134")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253964", "  4 KIT'S VEDAÇÃO. - FRESADORA DE ASFALTO W100H. - PLQ.2647464. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253971", "10135")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253971", "  1 DISP. MONITOR ISOLAMENTO DSI. - PAVIMENTADORA S1100-3 / 1300-3. - PLQ.2705355. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253974", "10136")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253974", "  1 CORREIA FECH 30"X19,6M. - USINAS DE ASFALTO. - PLQ.7003553. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253967", "10137")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253967", "  1 RADIADOR ÁGUA/ÓLEO CUMMINS. - ACABADORAS DE ASFALTO. - PLQ.7019487. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>4.300,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253958", "10138")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253958", "  256 SUPORTES ID137503. - ESTABILIZADORA WS250. - PLQ.7026683. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>4.700,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253989", "10139")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253989", "  1 CORREIA FECHADA 36"X16,5M. - USINAS DE ASFALTO. - PLQ.7065579. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>2.600,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253947", "10142")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253947", "  39 CORREIAS DE TRANSMISSÃO. - BRITADOR. - PLQ.7077831. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253955", "10144")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253955", "  2 CORR. FECHADA TALISCA 18"X13,8M. - USINAS DE ASFALTO. - PLQ.7113378. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>8.300,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253938", "10145")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253938", "  2 CORR. FECHADA TALISCA 18"X10,1M. - USINAS DE ASFALTO. - PLQ.7113431. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253970", "10146")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253970", "  1 ROUTER EWON PROGRAMADO PORT. - USINAS DE ASFALTO. - PLQ.7125545. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>4.400,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253941", "10147")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253941", "  94 TRAVESSAS. - ACABADORAS DE ASFALTO. - PLQ.7201002. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>4.600,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253991", "10148")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253991", "  1 CORRENTE TRANSPORTADORA. - ACABADORAS DE ASFALTO. - PLQ.7331428. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253961", "10149")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253961", "  2 CORRENTES DO TRANSPORTADOR. - ACABADORAS DE ASFALTO. - PLQ.7332204. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>5.300,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253936", "10153")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253936", "  20 RASP. CORREIA TRANSPORTADOR. - BRITADOR. - PLQ.F20002403. - LOC. PORTO ALEGRE")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>4.300,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253937", "10154")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253937", "  1 CORREIA TRANSPORTADORA. - BRITADOR.  - PLQ.F20014924. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>9.100,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253933", "10155")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253933", "  6 COXINS. - BRITADOR KLEEMAN MR110Z - PLQ.F20018673. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>13.300,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253934", "10156")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253934", "  29 CORREIAS DE TRANSMISSÃO. - BRITADOR. - PLQ.M00211050. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>8.100,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253953", "10157")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253953", "  74 CARTUCHOS DO FILTRO. - BRITADOR KLEEMANN. - PLQ.M10015335. - LOC.  PORTO ALEGRE/RS")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>10.300,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253944", "10158")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253944", "  1 CORREIA DENTADA. - BRITADOR. - PLQ.M10018021. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253935", "10160")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/253935", "  1 CORREIA FECH 30"X29,2M. - USINAS DE ASFALTO. - PLQ.7109658. - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>