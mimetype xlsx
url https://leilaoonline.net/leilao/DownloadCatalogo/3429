--- v0 (2025-10-09)
+++ v1 (2026-04-13)
@@ -269,571 +269,503 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251226", "030")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251226", "veja o vídeo!! I/LR FREELANDER 2 SE I6; 2008/2008; PRETA; GASOLINA - FUNCIONANDO - IPVA 2024 OK")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251217", "035")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251217", "veja o vídeo!! I/M. BENZ A250TURBOSPORT; 2018/2019; PRATA; GASOLINA - FUNCIONANDO - IPVA 2024 OK")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>138.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251224", "040")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251224", "CHEVROLET/ONIX 1.0MT LT; 2019/2019; CINZA; ALCO./GASOL. - FUNCIONANDO - IPVA 2024 OK")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>36.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251222", "045")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251222", "KIA SORENTO EX 2.5 VGT; 2008/2009; COR PRATA; DIESEL - FUNCIONANDO - IPVA 2024 OK")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251213", "050")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251213", "veja o vídeo!! I/CHEV TRACKER PREMIER; 2017/2018; CINZA; ALCO./GASOL. - FUNCIONANDO - IPVA 2024 OK")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>43.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251218", "055")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251218", "veja o vídeo!! VW/FUSCA 1300 L; 1980/1980; VERDE; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>4.750,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251216", "060")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251216", "veja o vídeo!! CHEV/ONIX 10MT LT2; 2023/2024; PRETA; ALCO./GASOL. - FUNCIONANDO - IPVA 2024 OK")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>37.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251223", "065")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251223", "veja o vídeo!! NISSAN/LIVINA 18S; 2010/2010; VERMELHA; ALCO./GASOL. - FUNCIONANDO - IPVA 2024 OK")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/252277", "067")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/252277", "HONDA/CIVIC LX; 2005/2005; DOURADA; GASOLINA - FUNCIONANDO - IPVA 2024 OK")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251215", "070")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251215", "veja o vídeo!! FIAT/PALIO WK ADVEN FLEX; 2010/2011; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2024 OK")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>16.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251227", "075")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251227", "veja o vídeo!! VW/GOL S; 1985/1985; VERDE; ALCOOL - FUNCIONANDO ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251225", "080")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251225", "veja o vídeo!! VW/FUSCA 1300 L; 1977/1977; AZUL; GASOLINA - FUNCIONANDO ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251220", "085")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251220", "veja o vídeo!! HONDA/CITY DX FLEX; 2010/2011; PRATA; GASOL./ALCO./GNV - FUNCIONANDO - IPVA 2024 OK")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...73 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>27.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251219", "090")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251219", "RENAULT/CLIO RT 1.0 16V; 2001/2001; PRATA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251221", "095")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251221", "CHEVROLET/MERIVA SS; 2005/2006; COR VERMELHA; ALCO./GASOL. - FUNCIONANDO - IPVA 2024 OK")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251214", "100")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251214", "veja o vídeo!! AUDI/A3 1.8T; 2003/2004; PRATA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...382 lines deleted...]
-      </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251298", "105")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/251298", "HYUNDAI/HB20S 1.6A PREM; 2014/2014; PRETA; ALCO./GASOL. - NÃO FUNCIONA")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>