--- v0 (2025-10-09)
+++ v1 (2026-04-13)
@@ -269,1019 +269,895 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249306", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249306", " Garra Sucateira Motocana S.A GS2 - 1988 - Abertura total 4m - Unhas preservadas")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>29.400,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249326", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249326", " Lote com: 06 rolamentos TIMKEN EUROPE 23240KEMBW33 - Sendo 01 sem uso")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>4.800,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249320", "004")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249320", " Compactador de lixo KOMPAC - Modelo AUTOPAC 555 LS -  série 155.204 - Alim. elétrica 220/380V")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>3.100,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249328", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249328", " Lote com: 02 unid. Máquina de solda Hobart Brothers Co - RC600 Serial 24RT-5437  -60 hz. 40Volts. 60A.")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>6.800,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249327", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249327", " Guincho pesado de arraste FBM SNA 213 - Comporta cabo de aço 5/8”")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>10.700,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249307", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249307", " Lote com: 02 tanques de 10.000L e 01 tanque de 5.000L")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249310", "012")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249310", " Empilhadeira Clark 4 ton. Gasolina - com kit gás - Série Y685-0013-BRF-4475, ano modelo 1990 - Operacional, revisada. ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>44.200,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249311", "013")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249311", " Bomba de aço inox")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>7.100,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249318", "014")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249318", " Guilhotina de papel - Mesa 1,20m")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249314", "015")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249314", " Transportador para minérios e resíduos")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>4.800,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249317", "016")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249317", " Válvula gaveta pneumática - aço inox - peso 700Kg")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>7.300,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249322", "017")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249322", " Máquina para embalagens Shrink Ral-tec 1CMS-1531 com esteira de aço inox")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249315", "018")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249315", " Caçamba giratória Volume 1,5m³ - Com alça para empilhadeira")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249321", "019")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249321", " Compressor de ar Atlas Copco BT4 - serial ARP 3156641 - Pressão máxima de trabalho 8,75kg/cm3")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>7.200,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249313", "020")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249313", " Lote com: 04 unidades de Compressores Bitzer-Frigor - Modelo CF 030 S")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249324", "021")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249324", " Ilha quente - Medidas 3,00m comprimento x 1,22m largura x 1,30m altura")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249316", "022")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249316", " Ilha fria - Medidas 3,00m comprimento x 1,22m largura x 1,30m altura")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249330", "023")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249330", " Panela de aço inox")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249329", "024")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249329", " Lote com: 02 unid. Guincho pesado de arraste - Cabo de aço 7/8" - Capacidade 10 ton - Roda com motor de 30cv (não disponivel no equipamento) -  Redutor 1:50 (disponível no equipamento)")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>37.400,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249309", "025")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249309", " Aproximadamente 3500Kg de conexões de 300 e 600 libras - Lances por kg")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>3,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249308", "026")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249308", " Lote com: 02 unidades de trocadores de calor  APEMA Modelo TA-75.4.1.A série 18388/2 data 09/11/15 CHS PYA-S-1200")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>5.100,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249323", "027")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249323", " Lote com: 02 unidades de bomba de estágio")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>4.400,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249319", "028")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249319", " Aproximadamente 16 ton. De Eixos 6" e 7" - Lances por KG")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>3,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249325", "029")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249325", " Sistema de testes microbiológicos de gases comprimidos - Modelo MBV MAS-100 CG Ex - Sistema amostrador de ar - Cabeças de amostragem - Kit à prova de explosão - Sem uso, na maleta")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>10.600,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249312", "030")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249312", " Plataforma OTN OptiX OSN 9800 U32 HUAWEI")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>4.800,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249332", "035")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249332", " Lote com: 02 unid. Serra fita de bancada FRANHO - Modelo n° 1860 - Tipo S/900 - Motor 03cv - 220/380v - 60Hz")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249335", "036")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249335", " Lote com: 02 talhas manuais Berg-Steel - cap. 3 ton. Elevação 7m")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249336", "037")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249336", " Servo Motor GE Fanuc modelo 10 - Tipo A06B-0501-B206#7073 - 144v - 2000rpm")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249334", "038")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249334", " Lote com: 05 Bombas dosadoras de aço inoxidável - sendo 02 unid. 25cv/ 02 unid. 15cv/ 01 unid. 5cv")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>10.300,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249652", "039")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249652", "Sapata Munck Traseira")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>8.600,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/250072", "040")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/250072", "Britador de mandíbula Neustadt - boca 450x300mm")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>31.200,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>