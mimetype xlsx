--- v0 (2025-10-18)
+++ v1 (2026-04-16)
@@ -269,539 +269,475 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15176", "3268")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15176", " GOL CITY (TREND) 1.0 MI TOTAL FLEX 8V 2P, ANO/MOD 2010/2011, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>7.050,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15175", "3269")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15175", " CELTA LIFE/ LS 1.0 MPFI 8V FLEXPOWER 2P, ANO/MOD2011/2012, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>7.650,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15180", "3270")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15180", " CELTA LIFE/ LS 1.0 MPFI 8V FLEXPOWER 2P, ANO/MOD2011/2012, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>7.200,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15178", "3271")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15178", " UNO MILLE 1.0 FIRE/ F.FLEX/ ECONOMY 2P, ANO/MOD2012/2013, COR BRANCA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>9.300,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15181", "3272")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15181", " CELTA LIFE/ LS 1.0 MPFI 8V FLEXPOWER 2P, ANO/MOD2011/2012, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>7.800,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15183", "3273")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15183", " CELTA LIFE/ LS 1.0 MPFI 8V FLEXPOWER 2P, ANO/MOD2011/2012, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>7.650,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15184", "3274")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15184", " CELTA LIFE/ LS 1.0 MPFI 8V FLEXPOWER 2P, ANO/MOD2011/2012, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15279", "9156")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15279", " CELTA LIFE/ LS 1.0 MPFI 8V FLEXPOWER 2P, ANO/MOD2012/2012, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>8.200,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15280", "9158")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15280", " CELTA LIFE/ LS 1.0 MPFI 8V FLEXPOWER 2P, ANO/MOD2012/2012, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>8.650,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15182", "9165")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15182", " CELTA LIFE/ LS 1.0 MPFI 8V FLEXPOWER 2P, ANO/MOD2011/2012, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>7.950,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15281", "9217")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15281", "CELTA LIFE/ LS 1.0 MPFI 8V FLEXPOWER 2P, ANO/MOD2011/2012, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>7.300,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15282", "9219")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15282", "CELTA LIFE/ LS 1.0 MPFI 8V FLEXPOWER 2P, ANO/MOD2011/2012, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>7.300,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15179", "11513")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15179", " UNO MILLE 1.0 FIRE/ F.FLEX/ ECONOMY  2P, ANO/MOD2012/2013, COR BRANCA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>8.100,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15174", "11515")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15174", " CELTA LIFE/ LS 1.0 MPFI 8V FLEXPOWER 2P, ANO/MOD2011/2012, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>8.250,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15177", "12066")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15177", " CELTA LIFE/ LS 1.0 MPFI 8V FLEXPOWER 2P, ANO/MOD2011/2012, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>8.100,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15173", "16256")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15173", " CELTA LIFE/ LS 1.0 MPFI 8V FLEXPOWER  2P, ANO/MOD2011/2012, COR PRATA, FLEX. IPVA, DPVAT, PAGO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>7.650,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>