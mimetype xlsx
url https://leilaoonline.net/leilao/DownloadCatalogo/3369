--- v0 (2025-10-09)
+++ v1 (2026-04-13)
@@ -269,6619 +269,5795 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249283", "10038")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249283", "DOLLY; ANO 2003. - FR11004137. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - LOC. RIO BRILHANTE ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249284", "10043")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249284", "SEMI REBOQUE RANDONSP SRCA CA; ANO 2010/2011; AMARELO. - FR4451270. - LOC. RIO BRILHANTE ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>51.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249285", "10044")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249285", " SEMI REBOQUE RANDONSP SRCA CA; ANO 2012/2012; AZUL. - FR70400. - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>56.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247812", "10084")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247812", "TRATOR CASE MX 260; ANO 2017. - FR50958. - LOC. DIAMANTE")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247809", "10129")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247809", "SUCATA DE TRATOR JOHN DEERE 7225; ANO 2016. - FR115716. - LOC. BONFIM")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247810", "10133")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247810", "CAMINHÃO MERCEDES BENZ AXOR 2826 6X4; ANO 2007/2007; BRANCO. - FR5001274. - LOC. ZANIN")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247811", "10134")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247811", "CAMINHÃO MERCEDES BENZ AXOR 3344S 6X4; ANO 2014/2014; BRANCO. - FR362070. - LOC. ZANIN")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>51.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248474", "10135")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248474", "CAMINHÃO VOLKSWAGEN 26.280 CRM 6X4; ANO 2013/2014; BRANCO. - FR360590. - LOC. ZANIN")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>66.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248269", "10150")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248269", "APROX. 16 MÁQUINAS SOLDA E 1 ESMERIL. - S/FR. - LOC. BONFIM")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248248", "10167")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248248", "TRATOR CASE FARMALL 110; ANO 2017. - SUCATEADO. - FR14002152. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248268", "10216")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248268", "CAMINHÃO BAÚ OFICINA VOLKSWAGEN 26-220; ANO 2002/2002; BRANCO; COM GERADOR. - FR11001036/FR11005060. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248018", "10227")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248018", "MOTOR EST. BRANCO BD-10.0; ANO 2005. - FR513180. - LOC. LAGOA DA PRATA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>5.800,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248024", "10228")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248024", "MOTOR EST. BRANCO BD-10.0 - SEM O TRAFO. - FR513181. - LOC. LAGOA DA PRATA")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248270", "10231")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248270", "MOTOR SETTIMO TUBO; EST.BRANCO BD-10.0 S/TRAFO. - FR513176. - LOC. LAGOA DA PRATA")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248020", "10233")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248020", "HIDROROL METALMAG; ANO 2007. (ROLÃO) - FR513092. - LOC. LAGOA DA PRATA")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248022", "10238")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248022", "SUCATA DE MOTOBOMBA; ANO 2008. - FR8004019. - LOC. LAGOA DA PRATA")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248016", "10254")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248016", "CARROCERIA COMBOIO DE LUBRIFICAÇÃO E ABASTECIMENTO GASCOM. - S/FR. - LOC. LAGOA DA PRATA")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247038", "10264")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247038", "SUCATA DE TRATOR JOHN DEERE 7230 J; ANO 2017. (QUEIMADO) - FR84565. - LOC. UNIVALEM ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247026", "10265")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247026", " 2 SUCATAS DE COLHEDORAS JOHN DEERE. - FR81738/FR91520. - LOC. UNIVALEM")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247021", "10266")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247021", "TRATOR JOHN DEERE 7195 J; ANO 2012. - FR360676. - LOC. UNIVALEM")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>48.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247031", "10267")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247031", "CAMINHÃO VOLKSWAGEN  8.150E - CUMMINS; ANO 2006/2006; BRANCO. - FR112266. - LOC. UNIVALEM")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>88.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247036", "10268")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247036", "CAMINHÃO BAÚ OFICINA VOLKSWAGEN 15.180 EURO3 WORKER; ANO 2011/2012; BRANCO. - FR81306. - LOC. UNIVALEM")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>97.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247025", "10269")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247025", "CAMINHÃO BAÚ OFICINA VOLKSWAGEN 15.190; ANO 2012/2013; BRANCO. - FR81308. - LOC. UNIVALEM")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247037", "10270")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247037", "CAMINHÃO BAÚ OFICINA VOLKSWAGEN 15.180; ANO 2010/2010; BRANCO. - FR81480. - LOC. UNIVALEM")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>78.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247035", "10271")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247035", "CARRETA AREA DE VIVÊNCIA; FRAB. PRÓPRIA. - FR84819. - LOC. UNIVALEM")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247033", "10272")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247033", "CAMINHÃO MUNCK VOLKSWAGEN 26.280 CRM 6X4; ANO 2013/2014; BRANCO. - FR10617. - LOC. UNIVALEM")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>173.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247029", "10274")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247029", " 2 SUCATAS DE MOTOBOMBA E APROX. 10 TUBOS DE FIBRA. - FR173458/FR164900. - LOC. UNIVALEM")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247028", "10275")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247028", "MANCAIS PARA REDUTOR. - PV:4700354.1. - LOC. UNIVALEM")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248305", "10276")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248305", "TRATOR JOHN DEERE 6110 J; ANO 2012. - FR106610. - LOC. BARRA")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>82.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248303", "10277")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248303", "CAMINHÃO VOLKSWAGEN 26.220 EURO3 WORKER; ANO 2011/2012; BRANCO. (COM MUNCK E CARROCERIA DE AÇO.) - FR96644/FR98727/FR98551. - LOC. BARRA")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>170.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248313", "10278")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248313", "CAMINHÃO VOLKSWAGEN 15.180 EURO3 WORKER; ANO 2010/2010; BRANCO. (CARROCERIA BAÚ) - FR119905. - LOC. BARRA")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248309", "10279")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248309", "CAMINHÃO VOLKSWAGEN 26.220 EURO3 WORKER; ANO 2007/2008; BRANCO. (CARROCERIA TRANSBORDO CAIXOTE DUPLO.) - FR360138/FR361848. - LOC. BARRA")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>104.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248316", "10280")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248316", "PLANTADORA TMA PTX 4000; ANO 2014 - FR92869. - LOC. BARRA")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248302", "10281")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248302", "SUCATAS DIVERSAS. - 5 MACACOS HIDRÁULICOS; 2 SULCADORES; ESTRUTURA E OUTROS. - FR165277/FR103487/FR57228. - LOC. BARRA")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248314", "10282")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248314", "SUCALDOR DMB. - FR165278. - LOC. BARRA")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>2.600,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248310", "10283")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248310", "SUCATA DE BORRACHAS. - S/FR. - LOC. BARRA")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248315", "10286")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248315", "CARRETA TANQUE FIBRA JACTO. - FR103671. - LOC. DIAMANTE")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248306", "10287")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248306", "SULCADOR. - FR103374. - LOC. DIAMANTE")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248304", "10288")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248304", "SULCADOR. - FR74021. - LOC. DIAMANTE")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248307", "10289")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248307", "SULCADOR. - FR103344. - LOC. DIAMANTE")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248312", "10290")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248312", " 2 ENLEIRADEIRAS. - FR103420/FR106794. - LOC. DIAMANTE ")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>4.300,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248479", "10292")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248479", "REBOQUE CAMAQ CPL; ANO 1994/1994; AZUL; COM TRANSBORDO ANTONIOSI ATA 12000 SC; ANO 2011. - FR121198. (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. ZANIN")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248472", "10293")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248472", "REBOQUE CAMAQ CPL; ANO 1994/1994; AZUL; COM TRANSBORDO ANTONIOSI ATA 12000 SC; ANO 2011. - FR135641. - LOC. ZANIN (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO)")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248484", "10294")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248484", "SUCATAS DE EQUIPAMENTOS DE LABORATÓRIO; PICADOR E 2 MOTORES ELÉTRICOS. - S/FR. - LOC. ZANIN")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248480", "10295")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248480", "REBOQUE CAMAQ CPC; 1994/1994; AZUL; COM TRANSBORDO ANTONIOSI ATA 12000 SC; ANO 2011. - FR10173. (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO)- LOC. ZANIN")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248471", "10296")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248471", "CAMINHÃO VOLKSWAGEN BMB 31.320 CNC CM; ANO 2011/2012. - FR360455. - LOC. ZANIN")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>76.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248475", "10297")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248475", "CAMINHÃO VOLKSWAGEN 26.280 CRM 6X4; ANO 2013/2014; BRANCO. - FR360592. - LOC. ZANIN")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>42.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248481", "10298")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248481", "REBOQUE CAMAQ CPL; ANO 1994/1994; LARANJA; COM TRANSBORDO ANTONIOSI ATA 12000 SC; ANO 2011. - FR121215. (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO)- LOC. SERRA")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248470", "10299")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248470", "REBOQUE CAMAQ CPC; ANO 1994/1994; AZUL; COM TRANSBORDO ANTONIOSI ATA 12000 SC; ANO 2011. - FR121199. (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. SERRA")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248267", "10344")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248267", "SEMI REBOQUE USICAMP SRCP E2 10000; ANO 2008/2008; AZUL. - FR96296. - LOC. GASA")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247024", "10424")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247024", " TRATOR CASE MAXXUM 180 4X4; ANO 2012. - FR19131. - LOC. PARAÍSO")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>72.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248256", "10441")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248256", "CHASSIS CAMINHÃO - SUCATA (VENDA SEM DOCUMENTO) - S/FR. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248281", "10451")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248281", "REBOQUE CORONA; ANO 1982/1982; LARANJA; COM TRANSBORDO ANTONIOSI ATA 12000 12T CAIXOTE DUPLO. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR121279. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248291", "10452")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248291", "REBOQUE CAMAQ CPL 7.50M; ANO 1994/1994; AZUL; COM TRANSBORDO ANTONIOSI ATA 12000 12T CAIXOTE DUPLO. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR121197. - LOC. JUNQUEIRA  (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO)")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248273", "10453")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248273", "REBOQUE CAMAQ; ANO 1993/1993; LARANJA, COM TRANSBORDO ANTONIOSI ATA 12000 12T CAIXOTE DUPLO. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR121121. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248288", "10454")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248288", "REBOQUE CAMAQ CPL; ANO 1993/1993; LARANJA, COM TRANSBORDO ANTONIOSI ATA 12000 12T CAIXOTE DUPLO. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR121117. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248274", "10455")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248274", "REBOQUE CAMAQ CPL; ANO 1994/1994; AZUL, COM TRANSBORDO ANTONIOSI ATA 12000 12T CAIXOTE DUPLO; ANO 2011. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR121193. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248277", "10456")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248277", "REBOQUE FACCHINI RFRBC; ANO 1995/1995; LARANJA; COM TRANSBORDO CAIXOTE DUPLO ATA 12000 2 EIXOS ANTONIOSI 12T; ANO 2011. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR121225. - LOC. JUNQUEIRA  (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO)")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248279", "10457")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248279", "REBOQUE CORONA; ANO 1982/1982; LARANJA, COM TRANSBORDO ANTONIOSI ATA 12000 12T CAIXOTE DUPLO. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR121378. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248282", "10458")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248282", "REBOQUE FACCHINI RFRBC; ANO 1995/1995; LARANJA, COM TRANSBORDO ANTONIOSI ATA 12000 12T CAIXOTE DUPLO; ANO 2011. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR121226. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248227", "10459")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248227", "CAMINHÃO VOLKSWAGEN 15.190 WORKER; ANO 2014/2014; BRANCO; CARROCERIA COMBOIO DE LUBIRIFICAÇÃO ANDRADE; CAP. 15.000 LTS. - FR92150/FR120027. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247807", "10463")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247807", "CAMINHÃO MERCEDES BENZ AXOR 3344 6X4; ANO 2013/2013; BRANCO; CARROCERIA TRANSBORDO CAIXOTE DUPLO ANTONIOSI 12000SC; ANO 2010. - FR10628/FR84998. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248216", "10467")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248216", "CENTRIFUGA DE VINHO (SEM MOTOR). - PLQ.225886/ PLQ.312844 - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>29.500,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248467", "10600")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248467", "SEMI REBOQUE RODOLINEA RODOTQ 2E; ANO 2013/2013; CINZA. - FR112544. - LOC. SERRA")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248468", "10601")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248468", "CAMINHÃO VOLKSWAGEN 15.180 EURO3 WORKER; ANO 2011/2012; BRANCO. (COM MUNCK E CARROCERIA DE AÇO.) - FR360451. (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. SERRA")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>101.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248478", "10607")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248478", "CAMINHÃO VOLKSWAGEN 31.320 CNC 6X4; ANO 2010/2010; BRANCO. (CARROCERIA TRANSBORDO ANTONIOSI ATA 12000 SC) - FR88172. - LOC. GASA (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO.)")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>204.000,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248473", "10609")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248473", "CAMINHÃO VOLKSWAGEN 26.220 EURO3 WORKER; ANO 2010/2010; BRANCO. (CARROCERIA TRANSBORDO ANTONIOSI ATA 12000SC.) - FR96634/FR98665. - LOC. GASA")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>106.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248477", "10634")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248477", "REBOQUE FACCHINI RFRBC; ANO 1994/1994; LARANJA. - FR121147. (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. ZANIN")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248206", "10800")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248206", "TANQUE DE FERRO VERTICAL. - S/FR. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248228", "10801")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248228", "CAMINHÃO TANQUE FORD CARGO 2626; ANO 2003/2003; BRANCO. - FR14001028. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>91.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248212", "10802")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248212", "  4 TROCADORES DE CALOR. - S/FR. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248230", "10803")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248230", "TANQUE DE CONTENTAÇÃO BREMEN M-50; ANO 2008. - PAT.282678. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>7.050,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248229", "10804")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248229", "CAMINHÃO MERCEDES BENZ AXOR 3344S 6X4; ANO 2020/2020; BRANCO. (VENDA SEM DIREITO A DOCUMENTAÇÃO.) - FR14801394. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>54.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248218", "10805")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248218", "CAMINHÃO VOLKSWAGEN 26.280; ANO 2015. (QUEIMADO - VENDA SEM DIREITO A DOCUMENTAÇÃO.) - FR14801337. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>46.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248260", "10806")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248260", "CAMINHÃO FORD CARGO 2622; ANO 2003/2003; BRANCO. (CARROCERIA  TANQUE) - (VENDA SEM DIREITO A DOCUMENTAÇÃO.) - FR14001038. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>58.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248254", "10807")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248254", "CAMINHÃO VOLKSWAGEN; ANO 1985. (VENDA SEM DIREITO A DOCUMENTAÇÃO.) - FR4001172. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248243", "10808")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248243", "CAMINHÃO FORD CARGO 1618; ANO 1989/1990; BRANCO. (CARROCERIA BAÚ OFICINA FACCHINI) - (VENDA SEM DIREITO A DOCUMENTAÇÃO.) - FR14001040. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248249", "10809")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248249", "COLUNA BAROMÉTRICA. - BA-SE-0012. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248242", "10810")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248242", "VOLKSWAGEN SAVEIRO 1.6; ANO 2005/2005; PRATA. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR14006010. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248251", "10811")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248251", "SUCATA DE AUTOMÓVEL 1.6 MCA VOLKSWAGEN MOD. PARATI; ANO 2005/2005; BRANCO. (VENDA SEM DIREITO A DOCUMENTAÇÃO.) - FR1006003. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248240", "10812")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248240", "CAMINHÃO MERCEDES BENZ L1114; ANO 1988/1988; BRANCO. (CARROCERIA BAÚ OFICINA QUEIMADO) - (VENDA SEM DIREITO A DOCUMENTAÇÃO.) - FR14001005. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248252", "10813")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248252", "SUCATA DE CAMINHÃO MERCEDES BENZ. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - S/FR. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248253", "10814")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248253", "ÁREA DE VIVÊNCIA; ANO 2012. - FR14004624. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248208", "10815")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248208", "ÁREA DE VIVÊNCIA; ANO 2019. - FR14004619. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248202", "10816")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248202", "TRANSBORDO TMA VTX 14000; ANO 2017. - FR14803012. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248205", "10817")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248205", " 2 BOMBAS EBERLE; ANO 2004. - S/FR. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>5.200,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248203", "10818")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248203", " 2 CHASSIS DE MOTOBOMBA. - FR13005014/FR14005064. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>3.100,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248278", "10819")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248278", "CAMINHÃO VOLKSWAGEN 31.320; ANO 2007. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR13001031. - LOC. MB")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248276", "10820")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248276", "CAMINHÃO VOLKSWAGEN 31.310; ANO 2005. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR13001027. - LOC. MB")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>52.000,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248285", "10821")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248285", "CAMINHÃO MERCEDES BENZ 2831; ANO 2006. (COM MUNCK VEICULAR USICAMP AGR 9000 CAP. 4.500 KG.) - (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR14001023/PL289463. - LOC. MB")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248283", "10822")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248283", "CAMINHÃO VOLKSWAGEN 31.320; ANO 2007. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR13001034. - LOC. MB")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>33.000,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248272", "10823")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248272", "CAMINHÃO VOLKSWAGEN 31.320 CNC 6X4; ANO 2007/2007; BRANCO. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR13001035. - LOC. MB")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248289", "10824")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248289", "CAMINHÃO VOLKSWAGEN 31.320; ANO 2007. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR13001030. - LOC. MB")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248290", "10825")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248290", "CAMINHÃO FORD CARGO 2425; ANO 2000/2000; BRANCO. (CARROCERIA MUNCK MICHELETO) - (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR13001019/PL286787.  - LOC. MB")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>56.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248287", "10826")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248287", "VOLKSWAGEN KOMBI; ANO 2007; BRANCA. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR13006002. - LOC. MB")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248284", "10827")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248284", "CAMINHÃO FORD CARGO 2622; ANO 2003/2003; BRANCO. (CARROCERIA COMBOIO LUBRIFICAÇÃO) - (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR13001002. - LOC. MB")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248224", "10828")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248224", "DOLLY RANDON RE DL; ANO 2003/2003; VERDE. (VENDA SEM DIREITO A DOCUMENTAÇÃO.) - FR11004130. - LOC. MB")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248207", "10829")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248207", "ROLÃO DA MOENDA. - S/FR. - LOC. MB")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248226", "10830")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248226", "SEMI REBOQUE RANDON SR CA; ANO 2003/2003; VERDE. - FR11004338. - LOC. MB")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248225", "10831")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248225", "DOLLY RANDON RE DL; ANO 2002/2002; VERDE. (VENDA SEM DIREITO A DOCUMENTAÇÃO.) - FR11004114. - LOC. MB")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248221", "10832")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248221", "CHASSI DE SEMI REBOQUE BASCULANTE RANDON SR BA; ANO 2004/2004; AZUL. - FR14004009. - LOC. MB")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>11.500,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248275", "10833")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248275", "REBOQUE RANDON 8.00M; ANO 1996 COM ÁREA DE VIVÊNCIA GRANDE. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR13004147. - LOC. MB")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248286", "10834")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248286", "REBOQUE RANDON 8.00M; ANO 1996 COM ÁREA DE VIVÊNCIA GRANDE. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR13004150. - LOC. MB")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248237", "10835")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248237", "TORRE DE OBSERVAÇÃO. - S/FR. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248259", "10836")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248259", " APROX. 30 RODAS 1000X20. - S/FR. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248257", "10837")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248257", "APROX. 6 PNEUS DE QUADRICICLO. - S/FR. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248255", "10838")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248255", "TRATOR VALTRA BH 160; ANO 2006. - FR11002110. (VENDA SEM PNEUS)  - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>66.000,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248220", "10839")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248220", "HIDRO ROLL IRRIGABRASIL; ANO 2007. - FR11003471. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248250", "10840")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248250", "ÔNIBUS MERCEDES BENZ L1318 6X4; ANO 1995. - FR14008002. (VENDA SEM DIREITO A DOCUMENTAÇÃO.) - LOC.  VALE DO ROSÁRIO")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248238", "10841")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248238", "CAMINHÃO VOLKSWAGEN 26.220; ANO 2005/2005; BRANCO. (CARROCERIA BÁU OFICINA COM CILINDRO DE AR E MOTOR) - (VENDA SEM DIREITO A DOCUMENTAÇÃO.) - FR11001069/FR11005058. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>48.000,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248213", "10842")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248213", "BÁU OFICINA GASCOM FURGÃO. - FR211996. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>3.300,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248214", "10843")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248214", "HIDRO ROLL IRRIGABRASIL; ANO 2004. - FR14003021. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248247", "10844")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248247", "CAMINHÃO FORD CARGO 2422; ANO 2002/2002; PRATA. - FR11001044. - (VENDA SEM DIREITO A DOCUMENTAÇÃO.) - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>53.000,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248211", "10845")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248211", "COMBOIO DE LUBRIFICAÇÃO BOZZA. - FR1000012. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248244", "10846")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248244", "ÔNIBUS MERCEDES BENZ L1318; ANO 1995. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR14008001. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
-      <c r="A126" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248222", "10847")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248222", "SUCATA DE CABINE DE CAMINHÃO COM MOTOR MERCEDES BENZ - SINISTRADO - (VENDA SEM DIREITO A DOCUMENTAÇÃO.) - S/FR. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248215", "10848")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248215", "APROX. 40 MOTORES DE DIVERSOS TAMANHOS E POTÊNCIAS. - 10 TRANSFORMADORES DE DIVERSAS POTÊNCIAS. - S/FR. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>132.000,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248236", "10851")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248236", "COLHEDORA JOHN DEERE 3522; ANO 2012. - FR93421. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-      <c r="A129" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248280", "10852")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248280", "REBOQUE FACCHINI 7.50M; ANO 1995 COM TRANSBORDO ANTONIOSI ATA 12000 12T CAIXOTE DUPLO. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR121255. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-      <c r="A130" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248210", "10853")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248210", "REBOQUE BANDEIRANTE JFI 500; ANO 2013/2013; CINZA. (CARRETINHA SERVIÇOS GERAIS) - FR92840. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
-      <c r="A131" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248204", "10854")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248204", "PLANTADORA ANTONIOSI PCP 1102; ANO 2012. - FR92830. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-      <c r="A132" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248233", "10855")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248233", "CARRETA TANQUE CAP. 5.000 LTS. ANO 2011. - FR92772. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248271", "10856")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248271", "CAMINHÃO MERCEDES BENZ 2220 6X4; ANO 1981. (CARROCERIA BASCULANTE) - FR119689/FR58625. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - LOC. JUNQUEIRA ")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-      <c r="A134" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248246", "10857")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248246", "QUADRICICLO HONDA;  ANO 2014. - FR27023. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
-      <c r="A135" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248241", "10858")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248241", "QUADRICICLO HONDA. - S/FR. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
-      <c r="A136" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248232", "10859")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248232", "CAMINHÃO MERCEDES BENZ 3344S 6X4; ANO 2014/2014; BRANCO. - FR131240. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248231", "10860")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248231", "CARRETA COMBOIO; ANO 2003. - FR92508. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248223", "10861")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248223", "TRANSBORDO SERMAG SMR 10000; ANO 2008. - S/FR. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248235", "10862")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248235", "  2 TRANBORDOS SERMAG SMR 10500 10T; ANO 2008. - FR10138/FR10128. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
-      <c r="A140" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248245", "10863")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248245", "REBOQUE FACCHINI SRFPR; ANO 1995/1995; CINZA. - FR121290. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
-      <c r="A141" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248239", "10864")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248239", "REBOQUE FACCHINI SRFPR; ANO 1995/1995; CINZA. - FR121294. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t>44.000,00</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
-      <c r="A142" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248258", "10865")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248258", "REBOQUE FACCHINI SRFPR; ANO 1995/1995; CINZA. - FR121284. - LOC. JUNQUEIRA (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO)")</f>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247022", "16609")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247022", "TRATOR CASE MX 235; ANO 2013. - FR163502. - LOC. UNIVALEM")</f>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t>48.000,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
-      <c r="A144" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247336", "31099")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247336", "SUCATA DE COLHEDORA JOHN DEERE CH570 1L; ANO 2018. (QUEIMADA) - FR163652. - LOC. JATAÍ ")</f>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
-      <c r="A145" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247295", "31359")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247295", "CARRETA ABRIGO FAB. PRÓPRIA. - S/FR. - LOC. JATAÍ")</f>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
-      <c r="A146" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248406", "31391")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248406", "TRANSBORDO SANTA IZABEL TCS 12T; ANO 2010. - FR68027. - LOC. JATAÍ")</f>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
-      <c r="A147" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249286", "31721")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249286", "CARROCERIA TORTA DE FILTRO; ANO 2013. - FR4455088. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
-      <c r="A148" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247769", "31733")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247769", "TRATOR JOHN DEERE 7210J 4X4; ANO 2016. - FR4435154. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
-      <c r="A149" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248219", "31778")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248219", "CULTIVADOR C/ 02 TANQUES CARDEROLI; ANO 2015; AZUL. - S/FR. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t>3.900,00</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
-      <c r="A150" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247030", "31789")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247030", "CAMINHÃO VOLKSWAGEN 31.320 CNC 6X4; ANO 2010/2010; BRANCO; CARROCERIA TRANSBORDO ANTONIOSI CAIXOTE DUPLO. - FR81490. - LOC. UNIVALEM (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO)")</f>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t>109.000,00</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
-      <c r="A151" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247313", "32173")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247313", "ENLEIRADEIRA DMB. - FR48074. - LOC. IPAUSSU")</f>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
-      <c r="A152" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247314", "32174")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247314", " ENXADA ROTATIVA UNIVERSAL. - FR48158. - LOC. IPAUSSU")</f>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
-      <c r="A153" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247279", "32185")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247279", "APROX. 68 PNEUS DIVERSOS; VEJA DESCRITIVO DE ITENS. - S/FR. - LOC. BARRA")</f>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t>9.950,00</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
-      <c r="A154" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247296", "32186")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247296", "PRENSA HIDRÁULICA BOVENAU 30 TON. - S/FR. - LOC. JATAÍ")</f>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
-      <c r="A155" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247307", "32187")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247307", "  6 PNEUS MICHELIN 750/65 R26 - MEGA X BIB - SUCATEADOS. - S/FR. - LOC. MARACAÍ")</f>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
-      <c r="A156" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247302", "32188")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247302", " 7 BOMBAS DOSADORAS - SUCATEADAS / BANHO ULTRASÔNICO - SÉRIE 33011 SUCATEADO / ESPECTOFOTÔMETRO HACH DR 5000 - SÉRIE 1146596 SUCATEADO / BALANÇA BEL - SÉRIE 446267 SUCATEADA. - S/FR. - LOC. MARACAÍ")</f>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247312", "32189")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247312", "  10 IBC´S SUCATEADOS. - S/FR. - LOC. MARACAÍ")</f>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
-      <c r="A158" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A158" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247308", "32190")</f>
+      </c>
+      <c r="B158" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247308", " APROX. 10 TON. DE BORRACHA DE ESTEIRA. (LANCE POR KG) - S/FR. - LOC. MARACAÍ")</f>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
-      <c r="A159" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A159" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247311", "32191")</f>
+      </c>
+      <c r="B159" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247311", " APROX. 100 VALVULAS DE DIVERSOS MODELOS SUCATEADAS. - S/FR. - LOC. MARACAÍ")</f>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t>17.050,00</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
-      <c r="A160" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A160" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247309", "32192")</f>
+      </c>
+      <c r="B160" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247309", "COLUNA DE DESTILAÇÃO APARELHO 3 MOD. 120³ - INOX. - S/FR. - LOC. MARACAÍ")</f>
       </c>
       <c r="C160" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E160" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
-      <c r="A161" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A161" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247310", "32193")</f>
+      </c>
+      <c r="B161" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247310", "IMPLEMENTO CULTIV. QUEBRA LOMBO 16 DISCOS. - FR48047. - LOC. IPAUSSU")</f>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t>8.400,00</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
-      <c r="A162" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A162" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247303", "32194")</f>
+      </c>
+      <c r="B162" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247303", "PEÇA DE INOX FERROSO 430; APROX. 10 TON. (LANCE POR KG) - S/FR. - LOC. MARACAÍ")</f>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t>0,70</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
-      <c r="A163" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A163" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247304", "32195")</f>
+      </c>
+      <c r="B163" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247304", "GRADE NIVELADORA C/ 36 DISCOS. - FR48152. - LOC. IPAUSSU")</f>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t>16.650,00</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
-      <c r="A164" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A164" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247306", "32196")</f>
+      </c>
+      <c r="B164" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247306", "SUBSOLADOR STARA. - FR48055. - LOC. IPAUSSU")</f>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t>17.600,00</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
-      <c r="A165" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A165" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247305", "32197")</f>
+      </c>
+      <c r="B165" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247305", "TRANSBORDO ANTONIOSI ATA 12000 12T. - FR47078. - LOC. IPAUSSU")</f>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
-      <c r="A166" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A166" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248045", "32200")</f>
+      </c>
+      <c r="B166" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248045", "DOLLY RANDON; ANO 2009. (VENDA SEM DIREITO A DOCUMENTAÇÃO) - FR4451605. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C166" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
-      <c r="A167" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A167" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248036", "32201")</f>
+      </c>
+      <c r="B167" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248036", "CULTIVADOR DIST. ADUBO DMB 2L; ANO 2018. - FR4445329. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
-      <c r="A168" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A168" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248038", "32202")</f>
+      </c>
+      <c r="B168" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248038", "CULTIVADOR DIST. ADUBO DMB 2L; ANO 2018. - FR4445331. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C168" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
-      <c r="A169" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A169" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248029", "32203")</f>
+      </c>
+      <c r="B169" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248029", "CULTIVADOR DIST. ADUBO DMB 2L; ANO 2018. - FR4445330. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
-      <c r="A170" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A170" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248042", "32204")</f>
+      </c>
+      <c r="B170" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248042", "CAMINHÃO VOLVO FM 500 6X4T; ANO 2013/2013; BRANCO. - FR4415035. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t>89.000,00</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
-      <c r="A171" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A171" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248032", "32205")</f>
+      </c>
+      <c r="B171" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248032", "CULTIVADOR DMB 2L; ANO 2018. - FR4445332. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
-      <c r="A172" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A172" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248044", "32206")</f>
+      </c>
+      <c r="B172" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248044", "MOTO BOMBA OM 447 - A; ANO 2019. - FR164841. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C172" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
-      <c r="A173" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A173" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248037", "32207")</f>
+      </c>
+      <c r="B173" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248037", " 2 ENLEIRADEIRAS; ANO 2010~2017. - FR4445123/FR4445298. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t>4.600,00</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
-      <c r="A174" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A174" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248040", "32209")</f>
+      </c>
+      <c r="B174" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248040", "  3 MÁQUINAS DE SOLDA;  APROX. 15 MOTORES DE PARTIDA E 5 ALTERNADORES. - S/FR. - LOC. CAARAPÓ  ")</f>
       </c>
       <c r="C174" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
-      <c r="A175" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A175" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248047", "32210")</f>
+      </c>
+      <c r="B175" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248047", "ÁREA DE VIVÊNCIA FABRICAÇÃO PRÓPRIA. - S/FR. - LOC. PASSATEMPO")</f>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
-      <c r="A176" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A176" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248049", "32212")</f>
+      </c>
+      <c r="B176" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248049", "CHASSI DE MOTO BOMBA MWM 6.12 TCA; ANO 2007. - S/FR. - LOC. PASSATEMPO")</f>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
-      <c r="A177" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A177" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248027", "32213")</f>
+      </c>
+      <c r="B177" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248027", "MOTO BOMBA MWM 6.12 TCA; ANO 2007. - FR9005006. - LOC. PASSATEMPO")</f>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
-      <c r="A178" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A178" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248031", "32214")</f>
+      </c>
+      <c r="B178" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248031", "HIDRO ROLL IRRIGA BRASIL; ANO 2008. - FR4003078. - LOC. PASSATEMPO")</f>
       </c>
       <c r="C178" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
-      <c r="A179" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A179" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248035", "32217")</f>
+      </c>
+      <c r="B179" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248035", "GRADE DESTORROADORA CIVEMASSA; ANO 2011. - FR9003078. - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
-      <c r="A180" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A180" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248039", "32218")</f>
+      </c>
+      <c r="B180" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248039", "GRADE DESTORROADORA CIVEMASSA; ANO 2011. - FR294993. - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t>5.100,00</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
-      <c r="A181" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A181" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248043", "32219")</f>
+      </c>
+      <c r="B181" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248043", "GRADE DESTORROADORA CIVEMASSA; ANO 2011. - FR294450. - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t>5.700,00</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
-      <c r="A182" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A182" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248048", "32220")</f>
+      </c>
+      <c r="B182" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248048", "GRADE; ANO 2011. - FR9003075. - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
-      <c r="A183" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A183" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248041", "32221")</f>
+      </c>
+      <c r="B183" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248041", "SUCATA DE SEMI REBOQUE RANDON. - FR3186. - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C183" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
-      <c r="A184" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A184" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248028", "32222")</f>
+      </c>
+      <c r="B184" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248028", "SUCATA DE CAMINHÃO MERCEDES BENZ ATRON 2729 K 6X4, ANO 2014 - COM CARROCERIA COMBOIO. - FR4801015. - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C184" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D184" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F184" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
-      <c r="A185" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A185" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248030", "32223")</f>
+      </c>
+      <c r="B185" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248030", "GRADE DESTORROADORA CIVEMASSA; ANO 2011. - FR9003067. - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t>13.950,00</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
-      <c r="A186" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A186" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248046", "32229")</f>
+      </c>
+      <c r="B186" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248046", " 2 BOMBAS DE VACOU;  2 BANHO MARIA; 1 MONITOR DELL 17 '';  2 OSMOSES; 1 MICROONDAS; 1 IMPRESSORA HP; 1 PLASTIFICADORA GAZELA; 2 ESTUFAS SPENCER; 1 CENTRÍFUGA BABY; 1 MICRODESTILADOR; 1 MILLIQ E 1 ESTEIRA HORIZONTAL LISA. - S/FR. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C186" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D186" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F186" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
-      <c r="A187" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A187" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247347", "32260")</f>
+      </c>
+      <c r="B187" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247347", "CAMINHÃO MUNCK VOLKSWAGEN 26.220 EURO3 WORKER; ANO 2010/2010; BRANCO. - FR139276. - LOC. JATAÍ")</f>
       </c>
       <c r="C187" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D187" s="4" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t>130.000,00</t>
         </is>
       </c>
       <c r="F187" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
-      <c r="A188" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A188" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247344", "32261")</f>
+      </c>
+      <c r="B188" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247344", "CAMINHÃO VOLKSWAGEN 15.180 EURO3 WORKER; ANO 2008/2008; BRANCO. (CARROCERIA MUNCK CARGA SECA.) - FR163103/FR165655.  - LOC. JATAÍ")</f>
       </c>
       <c r="C188" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
-      <c r="A189" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A189" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247345", "32262")</f>
+      </c>
+      <c r="B189" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247345", "SUCATA DE CAMINHÃO TANQUE VOLKSWAGEN 26-280 CRM 6X4; ANO 2012/2013; BRANCO. (QUEIMADO) - FR163201/FR165401. - LOC. JATAÍ")</f>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
-      <c r="A190" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A190" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247346", "32263")</f>
+      </c>
+      <c r="B190" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247346", "REBOQUE A.T.BOTUCATU DANUSA; ANO 2016/2016; PRETA. - FR165392. - LOC. JATAÍ")</f>
       </c>
       <c r="C190" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D190" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F190" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
-      <c r="A191" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A191" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247349", "32264")</f>
+      </c>
+      <c r="B191" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247349", "APROX. 100 PALETES. - S/FR. - LOC. ZANIN  ")</f>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
-      <c r="A192" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A192" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248261", "32265")</f>
+      </c>
+      <c r="B192" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248261", "MOTOR DE INDUÇÃO TRIFÁSICO WEG HGF 400A- 650VC-690V. - S/FR. - LOC. LAGOA DA PRATA")</f>
       </c>
       <c r="C192" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D192" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t>13.500,00</t>
         </is>
       </c>
       <c r="F192" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
-      <c r="A193" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A193" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248404", "32266")</f>
+      </c>
+      <c r="B193" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248404", "TRANSBORDO SANTA IZABEL TCS 12T; ANO 2010. - FR68029. - LOC. JATAÍ")</f>
       </c>
       <c r="C193" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F193" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
-      <c r="A194" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A194" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248405", "32267")</f>
+      </c>
+      <c r="B194" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248405", "TRANSBORDO SMR 10500 10T; ANO 2008. - FR164206. - LOC. JATAÍ")</f>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
-      <c r="A195" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A195" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248804", "32268")</f>
+      </c>
+      <c r="B195" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248804", "PONTE ROLANTE MAUSA DE 5M X 17,3; CAP. 18 TON. - UM CARRINHO DA PONTE. - S/FR. - LOC. TARUMÃ")</f>
       </c>
       <c r="C195" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D195" s="4" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t>58.000,00</t>
         </is>
       </c>
       <c r="F195" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
-      <c r="A196" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A196" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248805", "32269")</f>
+      </c>
+      <c r="B196" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248805", "APROX. 34 CX. DE PLACAS DE GESSO, MEDINDO: 625X1250X16; VEJA ESPECIFICAÇÕES. - S/FR. - LOC. IPAUSSU")</f>
       </c>
       <c r="C196" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D196" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F196" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
-      <c r="A197" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A197" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249269", "32270")</f>
+      </c>
+      <c r="B197" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249269", "TRANSBORDO ANTONIOSI ATA 12000 12T; ANO 2012. - FR70637. - LOC. BARRA")</f>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t>33.000,00</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
-      <c r="A198" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A198" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249270", "32271")</f>
+      </c>
+      <c r="B198" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249270", "TRANSBORDO ANTONIOSI; ATA 12000; ANO 2012. - FR70633. - LOC. BARRA")</f>
       </c>
       <c r="C198" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D198" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t>30.500,00</t>
         </is>
       </c>
       <c r="F198" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
-      <c r="A199" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A199" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249271", "32272")</f>
+      </c>
+      <c r="B199" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249271", "TRANSBORDO ANTONIOSI; ATA 12000; ANO 2010. - FR102033. - LOC. BARRA")</f>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t>31.500,00</t>
         </is>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
-      <c r="A200" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A200" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249282", "32273")</f>
+      </c>
+      <c r="B200" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/249282", " 7 PRATELEIRAS DE AÇO CARBONO; APROX. 6M X 5 M. - S/FR. - LOC. BARRA")</f>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t>3.400,00</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
-      <c r="A201" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A201" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247315", "32604")</f>
+      </c>
+      <c r="B201" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247315", "ENXADA ROTATIVA HOWARD CH 3000; ANO 2014. - FR48159. - LOC. IPAUSSU")</f>
       </c>
       <c r="C201" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D201" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F201" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
-      <c r="A202" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A202" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247052", "33056")</f>
+      </c>
+      <c r="B202" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247052", "CAMINHÃO VOLKSWAGEN 31.330 CRC 6X4; ANO 2014/2015; BRANCO; COM CARROCERIA TRANSBORDO ATA 12000SC; ANO 2013. - FR58638/FR57583. - LOC. COSTA PINTO")</f>
       </c>
       <c r="C202" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D202" s="4" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t>236.000,00</t>
         </is>
       </c>
       <c r="F202" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
-      <c r="A203" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A203" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248012", "33094")</f>
+      </c>
+      <c r="B203" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248012", "FILTRO DE COMPRESSOR INGERSOLL - PAT. 328337/328360/328003 - LOC. COSTA PINTO    ")</f>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
-      <c r="A204" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A204" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248013", "33095")</f>
+      </c>
+      <c r="B204" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248013", "FILTRO DE COMPRESSOR INGERSOLL - PAT. 242178/328357/242176 -  LOC. COSTA PINTO ")</f>
       </c>
       <c r="C204" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D204" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F204" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
-      <c r="A205" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A205" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248014", "33099")</f>
+      </c>
+      <c r="B205" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248014", "CENTRIFUGA ROTATIVA  - PAT. 268618/205859/259550 - LOC: COSTA PINTO ")</f>
       </c>
       <c r="C205" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D205" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t>41.500,00</t>
         </is>
       </c>
       <c r="F205" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
-      <c r="A206" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A206" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247023", "33338")</f>
+      </c>
+      <c r="B206" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247023", "SEMI REBOQUE RANDONSP SRBS IN TANQUE FIBRA; ANO 2010/2010; AZUL. - FR142474/FR82657. - LOC. UNIVALEM ")</f>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
-      <c r="A207" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A207" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247051", "33373")</f>
+      </c>
+      <c r="B207" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247051", "CARRETINHA SERVIÇOS GERAIS; ANO 2011. - FR57301. - LOC. BOM RETIRO")</f>
       </c>
       <c r="C207" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F207" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
-      <c r="A208" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A208" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248015", "33377")</f>
+      </c>
+      <c r="B208" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248015", "IMPLEMENTO TOMBADOR DE CANA. - S/FR. - LOC. BOM RETIRO")</f>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D208" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F208" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
-      <c r="A209" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A209" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248217", "33553")</f>
+      </c>
+      <c r="B209" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248217", "CULTIVADOR DRIA. - S/FR. - LOC. JUNQUEIRA ")</f>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
-      <c r="A210" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A210" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248234", "33559")</f>
+      </c>
+      <c r="B210" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248234", "PLANTADORA ANTONIOSI PCP 1102; ANO 2012. - FR92829. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C210" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D210" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E210" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F210" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
-      <c r="A211" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A211" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248017", "33581")</f>
+      </c>
+      <c r="B211" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248017", "PARTES E TANQUE DE ADUBADEIRAS. - S/FR. - LOC. SANTA HELENA")</f>
       </c>
       <c r="C211" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D211" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F211" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
-      <c r="A212" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A212" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248023", "33586")</f>
+      </c>
+      <c r="B212" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248023", " MOTO BOMBA; ANO 1987. - FR23705. - LOC. SANTA HELENA")</f>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
-      <c r="A213" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A213" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248021", "33587")</f>
+      </c>
+      <c r="B213" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248021", "CARRETA TRANSP. TUBOS VIN. ANO 2007. - FR25431. - LOC. SANTA HELENA")</f>
       </c>
       <c r="C213" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D213" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F213" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
-      <c r="A214" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A214" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248019", "33588")</f>
+      </c>
+      <c r="B214" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248019", "CARRETA TRANSP. TUBOS VIN. ANO 2010. - FR25441. - LOC. SANTA HELENA")</f>
       </c>
       <c r="C214" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D214" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E214" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F214" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
-      <c r="A215" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A215" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248025", "33589")</f>
+      </c>
+      <c r="B215" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/248025", "HIDRO ROLL; ANO 2007. - FR57276. - LOC. SANTA HELENA")</f>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
-      <c r="A216" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A216" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247050", "33590")</f>
+      </c>
+      <c r="B216" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247050", "CAMINHÃO VOLKSWAGEN 26.280 CRM 6X4; ANO 2013/2014; BRANCO. - CARROCERIA ABAS.F. BAZUKA; ANO 2014. - FR140300/FR140601. - LOC. SÃO FRANCISCO")</f>
       </c>
       <c r="C216" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D216" s="4" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="E216" s="5" t="inlineStr">
         <is>
           <t>92.000,00</t>
         </is>
       </c>
       <c r="F216" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>