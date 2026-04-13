--- v0 (2025-10-09)
+++ v1 (2026-04-13)
@@ -269,475 +269,419 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247280", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247280", " APROX. 82 CPUS DIVERSAS")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247281", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247281", " APROX. 79 CPUS E TONERS DIVERSOS")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247290", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247290", "Aprox. 146 Notebooks")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247282", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247282", " CABINE DE AUDIOMETRIA")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247285", "007")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247285", " CONDULETES DIVERSOS")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247283", "008")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247283", " 12 REFLETORES À PROVA DE EXPLOSÃO E 3 REFLETORES DIVERSOS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247286", "009")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247286", " Aprox. 12  Impressoras HP Officejet 7110")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247292", "010")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247292", "MANIPULADOR TELESCÓPICO MANITOU 1841.  ANO 2017.  HORIMETRO APROX. 5.698 H.  LANÇA 17 M.  CAP. 4 TON")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>250.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247293", "011")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247293", "MANIPULADOR TELESCÓPICO MANITOU 1841.  ANO 2020.  HORIMETRO APROX. 4.797 H.  LANÇA 17 M.  CAP 4 TON")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>250.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247289", "013")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247289", " Aprox. 06 Travaquedas AT 7071")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247284", "016")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247284", " RECEPTORES DE ANTENA PARABÓLICA")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247291", "023")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247291", "[ RETIRADO ] Aprox. 78 Esmerilhadeiras Angular EP Hilt.4.1/2’’")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247287", "032")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247287", " Aprox. 37 Caixas montagem painel eletrico (vazias). Com suporte Pés")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...68 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...286 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247288", "037")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/247288", " Aprox. 96 Caixas montagem painel eletrico (vazias)")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>7.400,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>