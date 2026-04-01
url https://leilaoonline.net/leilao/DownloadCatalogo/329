--- v0 (2025-10-18)
+++ v1 (2026-04-01)
@@ -269,955 +269,839 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15154", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15154", " Carregadeira Clark 75; 1667 H")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>28.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15165", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15165", " Trator esteira c/ carregador; Caterpillar 3747C Patrm.: 4577 ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15153", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15153", " Carreta tanque em aço; cap.: 3000 L")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>3.850,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15169", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15169", " Tabela Basculante de Basquete e placar eletrônico ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15167", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15167", " Ambulancia GM/S10 2.4 RONTAN; Placa CDZ - 5856; BRANCA; GASOLINA ANO: 2001/2002 CHASSI: 9BG124X02C401611")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>7.100,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15151", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15151", " Fiat uno – cdz-9794; BRANCA; GASOLINA ANO: 2002/2003 CHASSI: 9BD15802534432537 ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15155", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15155", " M.b / m.benz 608-bfw-3753; VERDE; DIESEL ANO: 1985/1985 CHASSI: 30930411674276 ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15148", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15148", " Prancha de transporte 5 x 2,53m  - SEM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>6.150,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15171", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15171", " Retroescavadeira Fiat allis FB 80.3 ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>25.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15172", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15172", " Trator Valmet 68 amarelo ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>12.200,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15160", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15160", " Motoniveladora Huber Warco 130 M")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15161", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15161", " Trator valtra 785 verde; 9271 h")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15157", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15157", " Caminhão chevrollet 12000 CUSTOM – bfw-3754; BRANCA; DIESEL ANO: 1993/1993 Patrm.: 3554 CHASSI: 9BG683NWPPC010530 ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>9.750,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15143", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15143", " Imp / m.b of 1620- bfw-3757; BRANCA; DIESEL ANO: 1996/1996 CHASSI: 8AB384087TA116727 ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>10.600,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15168", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15168", " Marcopolo / volare a6 – DJP-3032; BRANCA; DIESEL ANO: 2005 CHASSI: 93PB37D2M56C017063")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15149", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15149", " Gm / kadett ipanema - bvz-8757; KM 502656 ANO: 1997 CHASSI: 9BGK35BVVB429941")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15156", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15156", " Vw / kombi - cmw-5726; BRANCA; GASOLINA S/MOTOR ANO: 2005 CHASSI: 9BWGB07X65P009947")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>5.050,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15158", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15158", " Vw / kombi - cdz-9793; BRANCA; GASOLINA ANO: 2005/2005 CHASSI: 9BWGB07X95P011031 ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>5.200,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15147", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15147", " Vw / kombi – cdz-9781; BRANCA; GASOLINA ANO: 1999/1999 CHASSI: 9BWZZZ237XP008267")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>4.900,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15150", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15150", " Vw / kombi – bfw-3760; BRANCA; GASOLINA ANO: 1998/1999 CHASSI: 9BWZZZ237WP008101")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>4.700,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15146", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15146", " Gm / s10 2.4 RONTAN - cmw-3484; BRANCA; GASOLINA ANO: 2004/2004 CHASSI: 9BG124X04C421975 ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15162", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15162", " Carretinha tipo vagão de passageiros - SEM DOCUMENTOS. ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15164", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15164", " Gaiola de Alambrado para carroceria")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15166", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15166", " Trator FORD 4630; 4267 h ")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>17.750,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15163", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15163", " Gm / vectra expression - cdz-9790; CINZA; GASOLINA ANO: 2002/2002 CHASSI: 9BGJG19H02B148309 ")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>6.250,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15152", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15152", " LOTE COM: bebedouros, cadeiras, mesas, refresqueiras e suqueira, bancos, tv, microondas. ETC. (RELAÇÃO EM ANEXO)")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15145", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15145", " Carretinha em madeira aberta ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15159", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15159", " Podador de galhos a gasolina POWER PRUNER PPT-2100 ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...798 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15144", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/15144", " Lavadora WAP Patrm.: 2214 ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>