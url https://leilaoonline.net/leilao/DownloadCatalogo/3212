--- v0 (2025-10-09)
+++ v1 (2026-04-13)
@@ -269,1147 +269,1007 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233499", "005")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233499", "1 QUADRICICLO MXFATTACK 200; ANO 2023")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>13.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233500", "006")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233500", "1 QUADRICICLO NEW HOLLANND RUSTLER 120 4x4; DIESEL")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233494", "010")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233494", "1 ÔNIBUS VW/INDUSCAR MIL U OT; 2007/2008; BRANCA; DIESEL")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233495", "020")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233495", "1 MOTOR FPT - FUNCIONANDO ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233496", "021")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233496", "1 MOTOR MERCEDES ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233497", "022")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233497", "1 MOTOR 4039 JONH DEERE ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233498", "023")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233498", "1 MOTOR FUSION ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233501", "030")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233501", "PEÇAS TOYOTA BANDEIRANTE - 04 RODAS COM DIFERENCIAL MOLAS, CARDAM E OUTROS (REF. L1)")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233502", "031")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233502", "PEÇAS TOYOTA BANDEIRANTE - 04 RODAS COM DIFERENCIAL MOLAS, CARDAM E OUTROS (REF. L2)")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233503", "032")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233503", "PEÇAS TOYOTA BANDEIRANTE - 02 EIXOS COM AS MOLAS, 01 ESCAPAMENTO E OUTROS (REF. L3)")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233504", "033")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233504", "PEÇAS TOYOTA BANDEIRANTE - 01 MOTOR, 02 EIXOS COM MOLA, 01 RODA E OUTROS (REF. L4)")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233505", "035")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233505", "1 MACACO HIDRÁULICO PARA TRANSMISSÃO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233506", "036")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233506", "PEÇAS VARIADAS DE PÁ CARREGADEIRA CLARK")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233507", "037")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233507", "PEÇAS VARIADAS DE TRATOR CASE 4490")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233653", "040")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233653", "LOTE COM APROX. 950 UNIDADES DE PNEUS AUTOMOTIVOS DO 13 AO 21 - CARCAÇAS E USADOS")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233654", "041")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233654", "LOTE COM APROX. 50 UNIDADES DE PNEUS RODOVIÁRIOS 275/295 - NO ESTADO - BOM PARA USO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233969", "042")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233969", "LOTE COM APROX. 50 UNIDADES DE PNEUS RODOVIÁRIOS 275/295 - NO ESTADO - BOM PARA USO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233655", "045")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233655", "2 RODAS 38 ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233656", "046")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233656", "2 RODAS 38")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233657", "047")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233657", "2 RODAS 42")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233658", "048")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233658", "2 RODAS 42")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233659", "049")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233659", "10 RODAS 5,5 X 16")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233660", "050")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233660", "10 RODAS 5,5 X 16")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233661", "051")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233661", "2 KITS DE RODAS NOVAS 18X28; C/ PNEUS 600-65R-28 USADOS")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233662", "052")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233662", "2 KITS DE RODAS NOVAS 18X28; C/ PNEUS 600-65R-28 USADOS")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233664", "053")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233664", "2 RODAS 18 X 28 C/ CENTRO")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233949", "054")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233949", "2 RODAS 18 X 28 C/ CENTRO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233950", "055")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233950", "LOTE COM APROX. 120 UNIDADES DE SUCATAS DE PNEUS RODOVIÁRIOS")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233951", "056")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233951", "LOTE COM APROX. 54 UNIDADES DE SUCATAS DE PNEUS AGRÍCOLAS DIVERSOS 710/70R38 E 600/65R28")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233952", "060")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233952", "CABINES VARIADAS DE VÁRIOS MODELOS DE TRATORES (REF. L1)")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233953", "061")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233953", "CABINES VARIADAS DE VÁRIOS MODELOS DE TRATORES (REF. L2)")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233954", "062")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233954", "CABINES VARIADAS DE VÁRIOS MODELOS DE TRATORES (REF. L3)")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233955", "063")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233955", "CABINES VARIADAS DE VÁRIOS MODELOS DE TRATORES - NO ESTADO (REF. L4)")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233956", "064")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233956", "CABINES VARIADAS DE VÁRIOS MODELOS DE TRATORES (REF. L5)")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233970", "065")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233970", "LOTE COM APROX. 50 UNIDADES DE PNEUS RODOVIÁRIOS 275/295 - NO ESTADO - BOM PARA USO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>