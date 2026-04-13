--- v0 (2025-10-09)
+++ v1 (2026-04-13)
@@ -269,955 +269,839 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233601", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233601", " Lote com: 03 PÇS DE MOTO VIBRADORES  DE 1/² HP, 1 HP, 3 HP")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>3.100,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233595", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233595", " BOMBA AUTO ESCORVANTE")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233618", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233618", " Lote com:  01 TALHA MANUAL 5 TONS. E 01 TROYLLER")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233611", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233611", " PLAINA LIMADORA 400MM COM MORSA")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233617", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233617", " Lote com: 50 PÇS DE CAIXAS PLÁSTICAS ORGANIZADORAS BIN  9")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233598", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233598", " MOITÃO DE 25 TONELADAS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233620", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233620", " BOMBA WAP  DE PISTÕES ALTA PRESSÃO 6 PISTÕES")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233597", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233597", " Lote com: 3 PÇS BOMBAS DE TRANSFERENCIA E 2 PÇS DE BOMBAS HIDRAULICAS PARA CAMINHÕES BASCULANTES")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233607", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233607", " BOMBA TRIPLEX ALTA PRESSÃO EM INOX E NÍQUEL  MARCA CATPUMP MOD. 6767 (SEM USO) APLICAÇÃO EM OFFSHORE, NAVAL E ÁGUAS SALGADAS E QUIMICOS -")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233602", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233602", " BOMBA SPX  BRAN LUEBBE DOSADORA MOD. NOVADOS H5 - SEM USO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>7.300,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233603", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233603", " BOMBA PARA MASSAS  DIVERSAS PARAFUSO DUPLO  3”")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233614", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233614", " UMIDIFICADOR INTENSIVO  - BI-MIX SANGATI BERGA  MOD. 30- 55/180-22  25 HP  - FLUXO DE 20  A  25 TON./H  ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233605", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233605", " REDUTOR TRANSMOTÉCNICA PARA TANQUES MISTURADORES  CAPACIDADE 20 HP  REDUÇÃO   1:25")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>5.200,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233608", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233608", " DIVERSAS POLIAS E ACOPLAMENTOS SEM USO E USADOS ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233599", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233599", " MOTO ESMERIL DE 5 HP  TRIFÁSICO. ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233600", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233600", " CALANDRA DE BARRAS CHATAS/ LAMINADORA DE A BARRAS DE AÇO ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>3.700,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233594", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233594", " MOTOR HIDRAULICO SAUER DANFFOS ALTO TORQUE")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233623", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233623", " LOTE DE VALVULAS - Aproximadamente 2.400Kg - Lances por kg.")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>2,30</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>0.05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233616", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233616", " LOTE DE FERRAMENTAS DIVERSAS, ESMERIL, E OUTRAS DIVERSAS")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233619", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233619", " Furadeira YADOYA MOD. FY - S - 38")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233621", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233621", " BOMBA DE VÁCUO EM AÇO INOX ANEL LÍQUIDO MARCA OMEL MOD. 230/160")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233613", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233613", " TORNO MECÂNICO  ROMI S-90 DE GRANDE PORTE BARRAMENTO DE 5.00 METROS COM PLACA DE 1.00 METRO DE DIÂMETRO E 500mm DE CENTRO ATÉ O BARRAMENTO PARAROLOS DE LAMINADOR E EIXOS DE GRANDE DIÂMETROS– PESO DE 10.800 KGS")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...238 lines deleted...]
-      <c r="E18" s="5" t="inlineStr">
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>27.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233612", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233612", " BOMBA POSITIVA EM INOX MARCA SPX WALKESHA MOD. 130 U1, CAPACIDADE  540LTS/MIN. ENTRADA E SAÍDA DE 3” – PRESSÃO MÁX. 200 PSI – PARA PRODUTOS ALIMENTÍCIOS VISCOSOS , MASSAS E PRODUTOS QUIMICOS, CHOLATES ETC. ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>7.300,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233610", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233610", " GUINCHO HIDRAÚLICO/PLANETÁRIO  BRADEN RW 300  PARA GUINDADSTES , ARRASTES, E EMBARCAÇÕES MARCA  BRADEN - EM FUNCIONAMENTO - 20 T.")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>61.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233622", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233622", " GUINCHO HIDRAÚLICO 2,5 TONS-  PARA  CAMINHÕES REBOQUES , GUINDASTES, EMBARCAÇÕES, TRATORES  ETC. - FUNCIONANDO")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>7.800,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233606", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233606", " REDUTOR  ANGULADO  10 HP   REDUÇÃO 1:2")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
-      <c r="F18" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="E20" s="5" t="inlineStr">
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233615", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233615", " GUINCHO DE ARRASTE  NAVAL  ELÉTRICO  220/380/440 V0LTS -  20 TONS.  PARA ESTALEIROS, EMBARCAÇÕES DE TRABALHO, REBOCADORES ETC EQUIPADO COM SISTEMASDE FREIO ELETROMAGNÉTICO NO MOTOR ELÉTRICO  DE 30 HP E  FREIO DE EMERGÊNCIA MANUAL, COM MOLINETE  DE RECOLHIMENTO(CAPSTAN) PESO APROXIMADO DE 8.000 KGS.")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233604", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233604", " BOMBAS DE VÁCUO ANEL LIQUIDO(DESLOCAMENTO POSITIVO)   GEMINADAS OMEL BVN 150  COM PULMÃO TANQUE DE VÁCUO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
         <is>
           <t>7.300,00</t>
         </is>
       </c>
-      <c r="F20" s="4" t="inlineStr">
-[...574 lines deleted...]
-      </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233609", "030")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233609", " [vídeo} máquina de solda ELETRODO/ MIG/ TIG ESAB ORIGO INCLUINDO A TOCHA TIG")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>