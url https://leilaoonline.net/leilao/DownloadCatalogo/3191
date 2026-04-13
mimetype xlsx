--- v0 (2025-10-09)
+++ v1 (2026-04-13)
@@ -269,2491 +269,2183 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232418", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232418", "Tanque Trucado - 6.000L")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232419", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232419", "Tanque Trucado - 3.000 L")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232420", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232420", "Tanque - 4.000 Litros")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232421", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232421", "Tanque - 4.000 Litros")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232422", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232422", "SCANIA/R112 HS 4X2 1988 - Com guincho lança")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232423", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232423", "AUDI A3 SPB 2.0T FSI - 2007 - Ar condicionado não funciona ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232424", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232424", " Caminhão Mercedez Benz 608 MB Ano 1978 - Necessita manutenção")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232428", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232428", "Caminhão MB L 1113 , turbo ,hidráulico, freio a ar na tração e truck -.Funcionando ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232425", "101")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232425", " Pc 160 2015 horÍmetro 13 mil horas - operacional - revisada - reformada - ANO 2015 necessita pequeno reparo no giro - KOMATSU")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>210.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232427", "201")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232427", " Calcareadeira marca Kamaq para 5 ton, faltamas esteiras. ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232446", "202")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232446", " Carreta de 1 eixo, medidas da carroceria de 1,80x3,5 m.Rodas aro 14. ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232445", "203")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232445", " Semeadeira marca Semeato de 7 linhas, caixa de aço inox.")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232454", "204")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232454", " Rotativa carpideira de linha, marca Lavrale. ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232447", "205")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232447", " Arado de arrasto de 5 discos de 27", marca Civemasa. ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232452", "302")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232452", " Trator esteira Caterpillar D6D ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>165.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232441", "401")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232441", "Bomba á vácuo")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>2.700,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232432", "402")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232432", "bomba a vácuo compressor")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>2.700,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232431", "403")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232431", " lote elevador 1 com altura de 10mts ,plataforma individual,220volts com sistema hidráulico ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232455", "404")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232455", " lote elevador 2 com altura de 10mts ,plataforma individual,220volts com sistema hidráulico ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232461", "405")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232461", " Lote elevador 3 com altura de 10mts ,plataforma individual,220volts com sistema hidráulico ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232448", "406")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232448", " Lote exaustor industrial para marcenaria")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232458", "501")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232458", " Aproximadamente 750 conexões de PVC. ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232460", "502")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232460", " Aproximadamente 1000 peças de conexões em PVC. ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232439", "503")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232439", " Torre empilhadeira triplex")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232450", "504")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232450", " Torre saur para empilhadeira")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232453", "505")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232453", " Torre de empilhadeira 5,50 mts de altura")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232437", "506")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232437", " 21 estruturas com roletes")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232462", "507")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232462", " Micronizador")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232459", "508")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232459", " Prensa hidráulica")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>32.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232433", "509")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232433", " Micronizador ")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232456", "510")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232456", " Serra limax combinada")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232449", "511")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232449", " Esmeril")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>3.700,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232429", "512")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232429", " Torno meuser")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232443", "513")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232443", " Peças diversas para empilhadeira Clark C80D")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232430", "514")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232430", " Bomba KSB sem motor")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232463", "515")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232463", " Lote com: 02 Coletores de cavaco cobertec")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232451", "516")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232451", " Bomba d' água KSB com motor 125 CV 10" saída")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...25 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232440", "517")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232440", " Redutor SAUEL")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232466", "518")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232466", " Redutor")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232467", "519")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232467", " Varimot 2 unidades")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232457", "520")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232457", " Varimot 3 unidades")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232434", "521")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232434", " Varimot 3 unidades")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232444", "522")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232444", " Máquina de solda")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232435", "523")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232435", " Serra ALJE")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232464", "525")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232464", " Serra ALJE com motor")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232465", "526")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232465", " Chave secssionadora tripolar 4 unidades")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232438", "527")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232438", " Motor GEVISA 441 KW")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>28.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232436", "528")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232436", " Máquina de solda BAMBOZZI")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232442", "529")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232442", " Eixos diversos. Para guindaste canarinho")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232468", "530")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232468", " 4 freezers")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232482", "531")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232482", " Furadeira de coluna industrial")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232479", "532")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232479", " Gerador de energia vipar. com Torre de iluminação, motor diesel")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232469", "533")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232469", " Gerador de energia atlas copco. Com Torre de iluminação,motor diesel")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232476", "534")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232476", " Trator MF 65R Ano 1966")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232473", "535")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232473", " Carreta reboque Dynapac")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232481", "536")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232481", " Empilhadeira Clark")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232480", "537")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232480", " Retroescavadeira case 580H ano 1979")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232478", "538")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232478", " Tanque aproximadamente 10 mil litros - Aço carbono")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232474", "539")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232474", " Tanque aproximadamente 15 mil litros - Aço carbono")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232487", "540")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232487", " Tanque aproximadamente 15 mil litros. - Aço carbono")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232475", "541")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232475", " Tanque aproximadamente 9.500 litros. - Aço carbono")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232484", "542")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232484", " Tanque aproximadamente 14 mil litros. - Aço carbono")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232471", "543")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232471", " Tanque aproximadamente 10 mil litros. - Aço carbono")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232486", "544")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232486", " Tanque aproximadamente 10 mil litros. - Aço carbono")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232483", "545")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232483", " Tanque aproximadamente 15 mil litros. - Aço carbono")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232485", "546")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232485", " Tanque aproximadamente 14 mil litros. - Aço carbono")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232470", "547")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232470", " Lote com: Pastilhas diversas - relação anexo -")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232477", "548")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232477", " Lote com: filtros diveros - relação anexo")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232472", "549")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232472", " Lote com: Materiais diversos - relação anexo")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233452", "550")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233452", "[vídeo] Micro trator tramontine, 14 CV")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>8.400,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233453", "551")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233453", "Plataforma de Balança rodoviária Toledo")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>120.000,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232488", "601")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232488", "Tanque de aço carbono desmontado - 1.100m3 - 11.000mm X 12.000mm aproximadamente. - Medidas das chapas: 4mm 6mm 8mm 10mm  - Peso aproximado 30t ")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232489", "602")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232489", "Tanque de aço carbono desmontado - 1.100m3 - 11.000mm X 12.000mm aproximadamente. - Medidas das chapas: 4mm 6mm 8mm 10mm  - Peso aproximado 30t ")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232490", "603")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232490", "VW Jetta 2.0T Highline - 2014 - 97000km")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>45.250,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...153 lines deleted...]
-      <c r="F18" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232491", "604")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232491", "Caminhão Ford Cargo 4031 - 2005 - cav.mec. - tanque pipa , bomba d'água - Câmbio volvo340 - embreagem patinando - motor funcionando/revisado - em operação")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-[...1977 lines deleted...]
-      <c r="F80" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233451", "605")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233451", "Carreta de transporte interno - eixo 4 pneus")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>7.200,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-[...190 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/234938", "701")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/234938", "Móveis de escritório - conforme relação anexo")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>