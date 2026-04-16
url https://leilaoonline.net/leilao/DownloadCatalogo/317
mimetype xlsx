--- v0 (2025-10-19)
+++ v1 (2026-04-16)
@@ -269,2427 +269,2127 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14400", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14400", " SOBRESSALENTES DIVERSOS")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>9.650,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14404", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14404", " MATERIAIS DE LABORATORIO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14402", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14402", " COMPONENTES PARA TALHAS E GUINCHOS")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14398", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14398", " ELETRODOS, ARAME E VARETA PARA SOLDAGEM E CORTES")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14414", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14414", " CORREIAS, CORRENTES, CABOS, POLIAS E ENGRENAGENS")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14405", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14405", " APROX. 450 CONEXÕES DE MATERIAL FERROSO E DIVERSAS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14399", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14399", " EPIs, UNIFORMES E MATERIAIS DE ESCRITORIO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14410", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14410", " EQUIPAMENTOS E COMPONENTES ELÉTRICOS E ELETRÔNICOS, ILUMINAÇÃO E TRANSFORMADORES")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>10.050,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14409", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14409", " COMPONENTES PARA REDUTORES VELOCIDADE CONVERSORES TORQUE E CAIXAS MUDANCA    ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>3.300,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14395", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14395", " COMPONENTES AUTOMOTIVOS DIVERSOS")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14412", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14412", " MAGUEIRAS, TUBOS E MATERIAL HIDRÁULICO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14411", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14411", " PEÇAS E COMPONENTES PARA REBOQUES E CARROCERIAS")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>2.950,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14406", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14406", " COMPONENTES PARA BOMBAS CENTRÍFUGAS, HELICOIDAIS E DIVERSAS")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>3.050,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14396", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14396", " SOBRESSALENTES PARA CARREGADEIRAS DE CANA DIVERSAS MARCAS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>4.800,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14403", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14403", " COMPONENTES PARA MOTORES A DIESEL")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14413", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14413", " SOBRESSALENTES PARA TRANSBORDOS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>4.600,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14397", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14397", " MATERIAIS DE FIXAÇÃO")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14408", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14408", " EQUIPAMENTOS E INSTRUMENTOS DE MEDICAO                      ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14401", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14401", " PEÇAS E SOBRESSALENTES PARA FORD E GM")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14407", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14407", " ELEMENTOS, FILTROS, COMPONENTES E ACESSORIOS PARA FILTROS   ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14415", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14415", " COMPONENTES PARA IMPLEMENTOS AGRÍCOLAS")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>6.150,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14416", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14416", " COMPONENTES PARA ACOPLAMENTOS E COLARES DE EIXOS                             ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14417", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14417", " COMPONENTES DE VEDAÇÃO")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14420", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14420", " VALVULAS AUTOMATICAS, DE SEGURANÇA, MANUAIS E ACESSORIOS  ")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>4.300,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14418", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14418", " SOBRESSALENTES PARA CAMINHÕES VW")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14419", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14419", " SOBRESSALENTES PARA CAMINHÕES VOLVO")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>5.100,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14421", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14421", " PEÇAS E COMPONENTES PARA TRATORES VALTRA")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14426", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14426", " SOBRESSALENTES PARA CAMINHÕES SCANIA")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>12.250,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14425", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14425", " ROLAMENTOS, MANCAIS E ACESSÓRIOS")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>7.150,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14423", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14423", " PEÇAS E COMPONENTES PARA TRATORES MASSEY FERGUSON")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14427", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14427", " SOBRESSALENTES PARA CAMINHÕES MERCEDES BENZ")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>9.150,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14424", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14424", " COMPONENTES PARA COLHEDORAS SANTAL")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14422", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14422", " COMPONENTES PARA COLHEDORAS JOHN DEERE")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>3.700,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14428", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14428", " COMPONENTES PARA COLHEDORAS CASE")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14429", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14429", " COMPONENTES PARA COLHEDORAS CAMECO")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>48.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14430", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14430", " SOBRESSALENTES KOMATSU")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14431", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14431", " SOBRESSALENTES FIAT ALLIS")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14436", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14436", " SOBRESSALENTES CATERPILLAR")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14435", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14435", " SOBRESSALENTES CASE")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14437", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14437", " SOBRESSALENTES DIVERSOS")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
         <is>
           <t>9.650,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14433", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14433", " ALCOOL ETILICO HIDRATADO NEUTRO")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14432", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14432", " COMPONENTES PARA ACOPLAMENTOS E COLARES DE EIXOS                             ")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14434", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14434", " MAGUEIRAS, TUBOS E MATERIAL HIDRÁULICO E PARA IRRIGAÇÃO")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>1.550,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14439", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14439", " EQUIPAMENTOS E COMPONENTES ELÉTRICOS E ELETRÔNICOS, ILUMINAÇÃO ")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14438", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14438", " EQUIPAMENTOS E INSTRUMENTOS DE MEDICAO                      ")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14440", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14440", " VALVULAS AUTOMATICAS, MANUAIS E ACESSORIOS  ")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>7.300,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14441", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14441", " PEÇAS E COMPONENTES PARA REBOQUES, CARROCERIAS E TRANSBORDOS")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>4.850,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14442", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14442", " COMPONENTES DE VEDAÇÃO")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>21.600,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14443", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14443", " COMPONENTES PARA REDUTORES VELOCIDADE CONVERSORES TORQUE E CAIXAS MUDANCA    ")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14444", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14444", " COMPONENTES PARA BOMBAS CENTRÍFUGAS, HELICOIDAIS E DIVERSAS")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>19.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14445", "051")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14445", " PERFIS E CONEXÕES DE MATERIAL FERROSO E DIVERSAS")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
+      <c r="D61" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E14" s="5" t="inlineStr">
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>5.900,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14446", "052")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14446", " SOBRESSALENTES PARA CAMINHÕES SCANIA")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>5.350,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14449", "053")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14449", " ROLAMENTOS, MANCAIS E ACESSÓRIOS")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>2.650,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14447", "054")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14447", " PEÇAS E COMPONENTES PARA TRATORES DIVERSAS MARCAS")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14448", "055")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14448", " SOBRESSALENTES PARA CAMINHÕES MERCEDES BENZ, VOLVO, VW E GM")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14450", "056")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14450", " COMPONENTES PARA IMPLEMENTOS AGRÍCOLAS")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>2.750,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14452", "057")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14452", " COMPONENTES PARA COLHEDORAS JOHN DEERE")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>3.300,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14451", "058")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14451", " COMPONENTES PARA COLHEDORAS CASE")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>3.250,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14455", "059")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14455", " SOBRESSALENTES PARA MÁQUINAS PESADAS CATERPILLAR E OUTROS")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>7.350,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14454", "060")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14454", " COMPONENTES PARA COLHEDORAS CAMECO")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>3.450,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14453", "061")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14453", " SOBRESSALENTES DIVERSOS")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>8.950,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14459", "062")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14459", " BARRAS E TUBOS DE MATERIAL NÃO FERROSO")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>15.350,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14463", "063")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14463", " ROLAMENTOS, MANCAIS E ACESSÓRIOS")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>4.450,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14462", "064")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14462", " COMPONENTES PARA REDUTORES VELOCIDADE CONVERSORES TORQUE E CAIXAS MUDANCA    ")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14461", "065")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14461", " COMPONENTES PARA BOMBAS CENTRÍFUGAS, HELICOIDAIS E DIVERSAS")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>2.850,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14464", "066")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14464", " SOBRESSALENTES PARA CAMINHÕES DIVERSAS MARCAS")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14465", "067")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14465", " SOBRESSALENTES DIVERSOS")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14466", "068")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14466", " ROLAMENTOS E ACESSÓRIOS")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14467", "069")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14467", " SOBRESSALENTES DIVERSOS")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>7.150,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14468", "070")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14468", " COMPONENTES PARA REDUTORES VELOCIDADE CONVERSORES TORQUE E CAIXAS MUDANCA    ")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14469", "071")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14469", " EQUIPAMENTOS E COMPONENTES ELÉTRICOS E ELETRÔNICOS, ILUMINAÇÃO E TRANSFORMADORES")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14456", "072")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14456", " SOBRESSALENTES PARA CAMINHÕES, TRATORES E MÁQUINAS PESADAS")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
-      <c r="F14" s="4" t="inlineStr">
-[...336 lines deleted...]
-      <c r="C25" s="4" t="inlineStr">
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14457", "073")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14457", " PEÇAS E COMPONENTES PARA COLHEDORAS DIVERSAS MARCAS")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D25" s="4" t="inlineStr">
+      <c r="D83" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E25" s="5" t="inlineStr">
-[...1854 lines deleted...]
-      </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>3.550,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14460", "074")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14460", " COMPONENTES PARA BOMBAS CENTRÍFUGAS, HELICOIDAIS E DIVERSAS")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14458", "075")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14458", " ROLAMENTOS, MANCAIS E ACESSÓRIOS")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>