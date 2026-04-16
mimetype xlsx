--- v0 (2025-10-19)
+++ v1 (2026-04-16)
@@ -269,731 +269,643 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13942", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13942", " MOTONIVELADORA, MARCA CATERPILLAR, MODELO 140B, ANO 1982, SÉRIE 61S00849, COMBUSTÍVEL DIESEL - (V)")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13943", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13943", " PÁ CARREGADEIRA DE PNEUS, MARCA HYUNDAI, MODELO HL740-7, ANO 2008, SÉRIE LF0611396, TRAÇÃO 4X4, CAPACIDADE 11500KG - (T)")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13938", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13938", " PÁ CARREGADEIRA DE PNEUS ARTICULADA, MARCA JCB, MODELO 456Z, ANO 2011, SÉRIE JCB456Z0V01169934, TRAÇÃO 4X4, CAPACIDADE 11500 KG, COMBUSTÍVEL DIESEL - (S)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13941", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13941", " SUCATA DE EMPILHADEIRA, MARCA CLARCK, MODELO C300HY, ANO 1991, SÉRIE HY4660004BRF5661, CAPACIDADE 2.000KG - (R) ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13940", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13940", " ESCAVADEIRA HIDRÁULICA DE ESTEIRA, MARCA HYUNDAI, MODELO ROBEX500LC-7A, ANO 2011, SÉRIE NB0611222 - (Q)")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13947", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13947", " ESCAVADEIRA HIDRÁULICA DE ESTEIRA, MARCA HYUNDAI, MODELO ROBEX500LC-7A, ANO 2011, SÉRIE HHIHNB06CA0001243 - (P)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13946", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13946", " ROLO COMPACTADOR LISO, MARCA DYNAPAC, MODELO CA25, ANO 1999, SÉRIE 710B149 - (O)")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>31.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13951", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13951", " MOTONIVELADORA, MARCA CATERPILLAR, MODELO 120B, ANO 1998, SÉRIE 32C02273, COMBUSTÍVEL DIESEL - (N)")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>29.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13952", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13952", " ESCAVADEIRA HIDRÁULICA DE ESTEIRA, MARCA HYUNDAI, MODELO ROBEX360LC-7A, ANO 2008, SÉRIE NA0210166 - (M)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13948", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13948", " ESCAVADEIRA HIDRÁULICA DE ESTEIRA, MARCA HYUNDAI, MODELO ROBEX320LC-7, ANO 2010, SÉRIE HHIHN901EA0002073 - (L)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13935", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13935", " MINI CARREGADEIRA DE PNEUS, MARCA HYUNDAI, MODELO HSL650-7, ANO 2012, SÉRIE RASPADA - (K)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13944", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13944", " ESCAVADEIRA HIDRÁULICA DE ESTEIRA, MARCA HYUNDAI, MODELO 380LC95H, ANO 2012, SÉRIE HHKH7A04VC0000117 - (J)")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13939", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13939", " PÁ CARREGADEIRA ARTICULADA DE PNEUS, MARCA CXMG, MODELO ZL30H, ANO 2012, SÉRIE 1300K0120869, TRAÇÃO 4X4, COMBUSTÍVEL DIESEL - (G)")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13954", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13954", " PÁ CARREGADEIRA ARTICULADA DE PNEUS, MARCA HYUNDAI, MODELO HL757-7, ANO 2008, SÉRIE LD0611288, TRAÇÃO 4X4, COMBUSTÍVEL DIESEL - (F)")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13945", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13945", " ESCAVADEIRA HIDRÁULICA DE ESTEIRA, MARCA HYUNDAI, MODELO ROBEX320LC-7, ANO 2009, SÉRIE N90111972, HORÍMETRO 7669,9 - (I)")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13949", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13949", " PÁ CARREGADEIRA ARTICULADA DE PNEUS, MARCA HYUNDAI, MODELO HL740-7, ANO 2010, SÉRIE LF0611440, TRAÇÃO 4X4, COMBUSTÍVEL DIESEL - (H)")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>45.750,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13936", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13936", " PÁ CARREGADEIRA ARTICULADA DE PNEUS, MARCA KOMATSU, MODELO WA320-5, ANO 2011, SÉRIE B10382, TRAÇÃO 4X4, COMBUSTÍVEL DIESEL - (E)")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>56.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13937", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13937", " PÁ CARREGADEIRA ARTICULADA DE PNEUS, MARCA HYUNDAI, MODELO HL760-7A, ANO 2011, SÉRIE HHIHLC04CB0001268, TRAÇÃO 4X4, COMBUSTÍVEL DIESEL - (D)")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13950", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13950", " ESCAVADEIRA HIDRÁULICA DE ESTEIRA, MARCA HYUNDAI, MODELO ROBEX160LC-7, ANO 2011, SÉRIE HHIHN501KB0001487, HORÍMETRO 3787,9, COMBUSTÍVEL DIESEL - (B)")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13953", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13953", " ROLO COMPACTADOR LISO, MARCA DYNAPAC, MODELO CA25, ANO 1999, SÉRIE 710B138 - (C) ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>25.750,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...47 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13955", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13955", " EMPILHADEIRA ELÉTRICA, MARCA CONTROL, SÉRIE 17080, ANO 2001, ELEVAÇÃO 7 METROS, CAPACIDADE 3000 KG - (A) ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...164 lines deleted...]
-      <c r="F21" s="4" t="inlineStr">
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-[...318 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14283", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/14283", "EMPILHADEIRA HYSTER, MODELO H60J, ANO 1986, SERIE E5Y1921V, CAPACIDADE 3T, GLP, TORRE SIMPLEX, ELEVAÇAO APROXIMADA 4,2MTS (FUNCIONANDO)")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>12.400,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>