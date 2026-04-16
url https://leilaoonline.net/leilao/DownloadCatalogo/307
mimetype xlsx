--- v0 (2025-10-18)
+++ v1 (2026-04-16)
@@ -269,187 +269,167 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13929", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13929", " TURBINA, POTÊNCIA 12.000KW, ROTAÇÃO 3.600RPM, TIPO CONDENSAÇÃO, COM GERADOR GEN TIPO WT652B, SÉRIE B63392, 13200V, 655A, 15.000KVA, 3600/M, 60HZ (DESMONTADO)")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>174.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13928", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13928", " TURBINA, POTÊNCIA 5.000KW, ROTAÇÃO 3.600RPM, TIPO CONDENSAÇÃO, COM GERADOR BROWN BOVERI, TIPO MBHF202C, SÉRIE SP1210, ANO 1968, 3930KVA, 3800V, 600A (DESMONTADO)")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>106.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13927", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13927", " PICADOR DE MADEIRA (MÁQUINA DE MOAGEM DE RESÍDUOS), MARCA ORIGINAL PALLMANN, MODELO PHT 350X700, MAQUINA 540.85.002B, ANO 1985, COM MOTOR 400CV")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>74.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13926", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13926", " MOTOR DE INDUÇÃO TRIFÁSICO, MARCA WEG, 330KW, 450CV, MODELO WGF400020E354")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13930", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13930", " MOTOR DE INDUÇÃO TRIFÁSICO, MARCA WEG, 330KW, 450CV, 60HZ, 1185RPM, MODELO WGF400020B354")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>9.750,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>