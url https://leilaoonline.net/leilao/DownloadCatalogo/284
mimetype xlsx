--- v0 (2025-10-18)
+++ v1 (2026-04-16)
@@ -269,475 +269,419 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13238", "11524")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13238", "I/VW JETTA 2.0T (Highline 2.0 TSI 16V 4p Tiptronic), ANO/MOD 2014, COR CINZA, GASOLINA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>52.750,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13239", "11526")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13239", "I/AUDIA A3 LM 180CV (Sed.1.8/1.8 Ambit.16V TB FSI S-tronic), ANO/MOD 2014, COR BRANCA GASOLINA")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>66.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13240", "11527")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13240", "I/VW JETTA 2.0T (Highline 2.0 TSI 16V 4p Tiptronic), ANO/MOD 2014, COR CINZA, GASOLINA")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>52.250,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13241", "11528")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13241", "VW/POLO SEDAN 1.6 (Sedan I MOTION 1.6 Total Flex 4p), ANO/MOD 2014, COR PRETA, FLEX")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>25.750,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13242", "11529")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13242", "VW/POLO SEDAN 1.6,(Sedan 1.6 Mi Total Flex 8V 4p), ANO/MOD 2012, COR PRATA, FLEX")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>21.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13206", "15084")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13206", " I/VW TIGUAN 2.0 TSI, (TIGUAN 2.0 TSI 16V 200cv Tiptronic 5p), ANO/MOD. 2013/2014, COR PRETA, COMB GASOLINA,")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>55.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13208", "15086")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13208", " I/VW TIGUAN 2.0 TSI,(  TIGUAN 2.0 TSI 16V 200cv Tiptronic 5p), ANO/MOD. 2013/2013, COR CINZA, COMB GASOLINA,")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>48.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13207", "15089")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13207", " I/VW PASSAT 2.0T, (Passat TB 2.0 FSI/TSI 211cv Tiptronic 4p),  ANO/MOD. 2014/2014, COR PRATA, COMB GASOLINA,")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>57.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13209", "15090")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13209", " I/VW TIGUAN 2.0 TSI, (TIGUAN 2.0 TSI 16V 200cv Tiptronic 5p); ANO/MOD. 2013/2014, COR BRANCO, COMB GASOLINA,")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>49.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13211", "15111")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13211", " I/VW TIGUAN 2.0 TSI, ANO/MOD. 2011/2012, (TIGUAN 2.0 TSI 16V 200cv Tiptronic 5p); COR PRETA, COMB GASOLINA,")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13212", "15112")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13212", " I/VW PASSAT 2.0T, (PASSAT TB 2.0 FSI/TSI 211CV TIPTRONIC 4P); ANO/MOD. 2013/2014, COR AZUL, COMB GASOLINA,")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>57.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13210", "15115")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13210", " I/VW PASSAT 2.0T, ANO/MOD. 2013/2014, (PASSAT TB 2.0 FSI/TSI 211CV TIPTRONIC 4P) COR BRANCO, COMB GASOLINA, ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>49.250,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13213", "15116")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13213", "I/VW TOUAREG 3.6 V6 (TOUAREG 3.6 24V V6 280cv Tiptronic 5p); ANO/MOD 2013/2014, GASOLINA, BLINDADO        • CR OBRIGATÓRIO •")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>110.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13214", "15117")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13214", "I/AUDI Q3 2.0 TFSI, (Q3 2.0 TFSI Quat. 170/180cv S-tronic 5p), ANO/MOD 2014/2015; ALCO,/GASOL.- FIPE: Preço R$ 108.655,00")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>78.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>