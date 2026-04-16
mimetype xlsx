--- v0 (2025-10-18)
+++ v1 (2026-04-16)
@@ -269,763 +269,671 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13231", "2075")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13231", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>7.150,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13232", "2076")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13232", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>7.550,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13216", "2077")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13216", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>7.550,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13224", "2078")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13224", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>7.550,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13237", "2079")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13237", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>7.150,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13222", "2080")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13222", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.  ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>6.250,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13236", "2081")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13236", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>8.050,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13226", "2082")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13226", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>7.750,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13233", "2084")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13233", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>8.150,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13225", "2085")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13225", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>8.900,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13235", "2086")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13235", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2012/2013; ALCO./GASOL.")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>8.150,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13234", "2087")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13234", " FIAT; DOBLO AMBULANCIA; BRANCA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>15.550,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13223", "2089")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13223", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>7.750,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13220", "2090")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13220", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>7.750,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13230", "2091")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13230", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>7.250,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13217", "11237")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13217", " FIAT; UNO VIVACE 1.0 ; BRANCA; 2015/2015; ALCO./GASOL.")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13221", "11238")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13221", " FIAT; UNO VIVACE 1.0 ; BRANCA; 2015/2015; ALCO./GASOL.")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>11.250,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13227", "11241")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13227", " FIAT; UNO VIVACE 1.0 ; BRANCA; 2015/2015; ALCO./GASOL.")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>10.750,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13219", "11243")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13219", " FIAT; UNO VIVACE 1.0 ; BRANCA; 2015/2015; ALCO./GASOL.")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13218", "11244")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13218", " CHEVROLET; CELTA LIFE 1.0 LS; PRATA; 2011/2012; ALCO./GASOL.")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>8.750,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13228", "11246")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13228", " FIAT; UNO VIVACE 1.0 ; BRANCA; 2015/2015; ALCO./GASOL.")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>10.750,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13215", "11521")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13215", " I; VW AMAROK CD 4X4 S; PRATA; 2012/2012; DIESEL")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>26.900,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13229", "15082")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/13229", " I; VW AMAROK CD 4X4 S; BRANCA; 2012/2013; DIESEL")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>35.400,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>