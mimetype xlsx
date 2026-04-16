--- v0 (2025-10-19)
+++ v1 (2026-04-16)
@@ -269,859 +269,755 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12916", "3235")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12916", " COLHEDORA JOHN DEERE 3522 2L, ANO 2008, CHASSI NW3510T080068, FR10059, UND BARRA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12914", "3236")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12914", " COLHEDORA JOHN DEERE 3522 2L, ANO 2008, CHASSI NW3510T070225, FR117525, UND BARRA")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12997", "3237")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12997", "COLHEDORA JOHN DEERE 3522,  ANO 2009,  FR101446, UND BARRA")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12917", "3238")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12917", "COLHEDORA JOHN DEERE 3522 2L, ANO 2008, FR23614, BAR2-205228-0, UND BARRA")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12913", "3239")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12913", " COLHEDORA JOHN DEERE 3522 2L, ANO 2009, CHASSI NW3522T090006, FR101441, UND BARRA")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12912", "3252")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12912", " COLHEDORA JOHN DEERE 3510, ANO 2008, CHASSI NW3510T080438, FR139505, UND BARRA")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12915", "3253")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12915", " COLHEDORA JOHN DEERE 3510, ANO 2008, CHASSI NW3510T070205, FR62214, UND BARRA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12911", "3254")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12911", " COLHEDORA JOHN DEERE 3510, ANO 2008, CHASSI NW3510T070223, FR101430, UND BARRA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12906", "3280")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12906", "COLHEDORA JOHN DEERE 3510, ANO 2008, FR107496, IMOBI BAR2-64304, UND BARRA")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12907", "3281")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12907", "COLHEDORA JOHN DEERE 3510,  ANO 2008, FR23613,  IMOB BAR2-205227-0, UND BARRA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12908", "3282")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12908", "COLHEDORA JOHN DEERE 3522 2L, ANO 2009, FR101440,  IMOB BAR2-80573-0, UND BARRA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12910", "3293")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12910", "COLHEDORA JOHN DEERE 3522 2L, ANO 2008, FR101433, IMOB.BAR2-190993-0, UND BARRA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12926", "4679")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12926", "COLHEDEIRA JOHN DEERE 3522 2L ,ANO 2010, FR 62222,  UND. COSTA PINTO ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12927", "4680")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12927", "COLHEDORA JOHN DEERE 3522 2 L,REVAMP, ANO 2008, FR 50132, UND. COSTA PINTO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12928", "4681")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12928", "COLHEDEIRA JOHN DEERE 3522 2L, REVAMP, ANO 2008, FR 88971, UND. COSTA PINTO ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12929", "4682")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12929", "COLHEDEIRA JOHN DEERE 3522 2L, REVAMP, ANO 2008, FR 50130, UND. COSTA PINTO ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12921", "5564")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12921", " COLHEDORA CASE 8800, ANO 2010,FR 32223, UND. BONFIM")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12920", "5565")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12920", " COLHEDORA CASE 8800, ANO 2010, FR 62217, UND. BONFIM")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12919", "5566")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12919", " COLHEDORA CASE 8800, ANO 2010, FR 23616, UND. BONFIM ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12918", "5567")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12918", " COLHEDORA CASE 8800, ANO 2010, FR 49528, UND. BONFIM")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12924", "12258")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12924", " COLHEDORA JOHN DEERE 3522 2L, ANO 2010, FR93416, UND JUNQUEIRA")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12922", "12259")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12922", " COLHEDORA JOHN DEERE 3522 2L, ANO 2010, FR93417, UND JUNQUEIRA")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12923", "12262")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12923", " COLHEDORA JOHN DEERE 3510, ANO 2008, FR117530, UND JUNQUEIRA")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12925", "12280")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12925", " COLHEDORA JOHN DEERE 3510 QUEIMADA, ANO 2008, FR10130")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12930", "15272")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12930", "COLHEDEIRA JOHN DEERE 3522 2L REVAMP, ANO 2008, FR 50133  UND. BOM RETIRO ")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12931", "15273")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12931", "COLHEDEIRA JOHN DEERE 3522 2L ,ANO 2010, FR 62221, UND. BOM RETIRO ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>