--- v0 (2025-10-18)
+++ v1 (2026-04-16)
@@ -269,3035 +269,2659 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12079", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12079", " BRU-HMW0055-2017  - MERCEDEZ BENZ - ACTRO 4844K 8X4 - ANO: 2009 - TAG/CP: CP9115 - KMS / HRS TRABALHADAS: 14594 HS - CONDIÇÃO: FALTAM PEÇAS - IMOBILIZADO: 1000711550 - 8000007333 - MOTOR: SIM - TRANSMISSÃO: NÃO  ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>26.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12301", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12301", " CKS-JUQ7853-2015 - CAMINHÃO MEDIO BASCULANTE VOLVO FM12 420 6X4     ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>25.250,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12303", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12303", " TFA-CP5807-2017 - BASCULANTE - MERCEDES BENS - ACTRIS 4844 - ANO: 2009    ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>22.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12300", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12300", " CKS-JUI8378-2017 - CAMINHÃO - MERCEDES BENZ - CAMINHÃO COM MECANISMO OPERACIONAL SONDA MERCEDES BENZ 2423K, 231 HP - ANO: 2002/2002    ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>47.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12302", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12302", " MUT-MBR28645-2017 - RODOVIÁRIO - MERCEDE BENS - L1313 - ANO: 1982    ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>18.250,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12326", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12326", "GSO-HEU6333-2017 - BASCULANTE - MERCEDES BENZ - ACTROS 4844 - ANO: 2009")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>23.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12298", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12298", " PIC-PM9809-2017 - CARREGADEIRA - CATERPILLAR - 980H - ANO: 2008    ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>109.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12299", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12299", " MARI-PM8514-2017 - CARREGADEIRA 980H - CATERPILLAR - 980H - ANO: 2007    ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>45.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12297", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12297", " FAB-PM4323-2017 - CARREGADEIRA - CATERPILLAR - 980H - ANO: 2011    ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>99.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12313", "011")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12313", " MARI-TE2202-2017 - TRATOR ESTEIRA - KOMATSU - D61EX15 - ANO: 2003    ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>55.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12308", "012")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12308", " MARI-TE4403-2017 - TRATOR ESTEIRA - KOMATSU - D375AX5 - ANO: 2003    ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>23.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12304", "013")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12304", " MARI-TP4702-2017 - TRATOR PNEUS - KOMATSU - WD600-1 - ANO: 2004    ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>31.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12295", "014")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12295", " 082-1177-2017 - GUINDASTE - LUNA ALG - GT - 70/46 - ANO: 2005 - SERIAL / CHASSI: VS9AT720051104014 -   ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>133</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>207.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12312", "015")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12312", " MARI-TE4414-2017 - TRATOR ESTEIRA - KOMATSU - D375AX5 - ANO: 2003    ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12088", "016")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12088", " AGLP-MN1304-2017 - MOTONIVELADORA - VOLVO -  G720 - ANO: 2006 - SERIAL / CHASSI: 502030 - TAG/CP: MN1404 - KMS / HRS TRABALHADAS: 14653 - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000725555 - 8000007567 - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>37.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12087", "018")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12087", " 082-1180-2017 - MINI-CARREGADEIRA - CATERPILLAR - 226B - ANO: 2013 - SERIAL / CHASSI: CAT022BLMWD04022 - RENAVAM: N/A - PLACA: N/A - TAG/CP: MCR14/MCP29 - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000154191 - 8000007569 - MOTOR: SIM - TRANSMISSÃO: SIM - CAÇAMBA(PÁ)/LÂMINA: N")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>28.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12322", "019")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12322", " SSG-015-2017 - GUINDASTE - CAMINHAO GUINDASTE MOVEL ZOOMLION ZLJ5459JQZ70V - QY70V - ANO: 2009   LOC.: Canaa dos Carajás/PA")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>153.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12084", "020")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12084", " AGLP-PF0117-2017 - PERFURATRIZ - ATLAS COPCO  - DM30 - ANO: 2002 - SERIAL / CHASSI: 7744 - TAG/CP: PF0117 - KMS / HRS TRABALHADAS: 30158 - CONDIÇÃO: FALTAM PEÇAS - IMOBILIZADO: 1000725554 - 8000007329 - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>19.750,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12306", "021")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12306", " 082-1191-2017 - PÁ MECÂNICA - CATERPILLAR - 988B - ANO: 1972    ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>24.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12310", "022")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12310", " 082-1193-2017 - TRATOR - CATERPILLAR - D8R - ANO: 2010    ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>74.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12305", "023")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12305", " BAO-TE4110-2017 - TRATOR - CATERPILLAR - D8R - ANO: 2004 -     ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>19.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12081", "024")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12081", " 082-1174-2017 - MINI - CARREGADEIRA - CATERPILLAR - 226B - ANO: 2013 - SERIAL / CHASSI: CAT0226BCMWD03960 - TAG/CP: MCR06/MCP23 - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000163577 - 8000007337 - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>10.450,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12204", "025")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12204", " GSO-MN1125-2017 - MOTONIVELADORA - VOLVO - G940 - ANO: 1997 - SERIAL / CHASSI: L00041425 - RENAVAM: N/A - PLACA: N/A - TAG/CP: MN1325 - KMS / HRS TRABALHADAS: 12375 - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000309550 - 8000007328 - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>39.250,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12078", "026")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12078", " GSO-PM3204-2017 - CARREGADEIRA - VOLVO - L330D - ANO: 2002 - SERIAL / CHASSI: L330DV61133 - RENAVAM: NA - PLACA: NA - TAG/CP: PM3204 - KMS / HRS TRABALHADAS: 31708 - CONDIÇÃO: FALTAM PEÇAS - IMOBILIZADO: 1000712494 - 8000007568 - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>19.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12082", "027")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12082", " 082-1175-2017 - MINI - CARREGADEIRA - CATERPILLAR - 226B3 - ANO: 2013 - SERIAL / CHASSI: CAT0226BTMWD03975 - RENAVAM: N/A - PLACA: N/A - TAG/CP: MCR10/MCP26 - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000173799 - 8000007338 - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>7.750,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12296", "028")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12296", " GSO-TE4607-1-2017 - TRATOR - CATERPILLAR - D6N - 150 HP - ANO: 2006 - SERIAL / CHASSI: CCK00847 - RENAVAM: NA - PLACA: NA - TAG/CP: TE4607 - KMS / HRS TRABALHADAS: 19143 - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000711521 - 008000007341  - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>81.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12486", "029")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12486", "SG-018-2017 - CARREGADEIRA - CATERPILAR - 994D - ANO: 2003")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12314", "036")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12314", " FAB-PM9806-2017 - CARREGADEIRA - CATERPILLAR - 980H - ANO: 2011 -     ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>106.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12115", "037")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12115", "GSO-GYG0658-2017 - CAMINHONETE - MITSUBISHI - L200 4X4 GL - ANO: 2006 - SERIAL / CHASSI: 93XJNK3406C645042 - RENAVAM: 888721307 - PLACA: GYG-0658 - TAG/CP: PK16162 - KMS / HRS TRABALHADAS: NÃO LOCALIZADO - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000311344 - 8000007571 - MOTOR: SIM - TRANSMISSÃO: SIM - ")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>7.750,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12116", "038")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12116", "GSO-GYG0663-2017 - CAMINHONETE - MITSUBISHI - L200 4X4 GL - ANO: 2006 - SERIAL / CHASSI: 93XJNK3406C645120 - RENAVAM: 888729928 - PLACA: GYG-0663 - TAG/CP: PK16161 - KMS / HRS TRABALHADAS: NÃO LOCALIZADO - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000311342 - 8000007570 - MOTOR: SIM - TRANSMISSÃO: SIM - ")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>7.900,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12117", "039")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12117", "GSO-GYG0664-2017 - CAMINHONETE - MITSUBISHI - L200 4X4 GL - ANO: 2006 - SERIAL / CHASSI: 93XJNK3406C644982 - RENAVAM: 888731302 - PLACA: GYG0664 - TAG/CP: PK16165 - KMS / HRS TRABALHADAS: NÃO LOCALIZADO - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000311343 -  - MOTOR: SIM - TRANSMISSÃO: SIM - CAÇAMBA(PÁ)")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>8.650,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12309", "043")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12309", " TAM-HBR8307-2017 - CAMINHONETE - GM - S10 ADVANTAGE - ANO: 2006 -     ")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>5.850,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12311", "044")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12311", " TAM-HBL5383-2017 - CARRO - GM - CORSA - ANO: 2004 -     ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12488", "045")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12488", "TIG-006-2017 - VAN - M. BENZ - 313CDI SPRINTERF - ANO: 2007/2008")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12083", "046")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12083", " MARI-BR0400-2017 - MODULO BRITAGEM - TEREX - XR400 - ANO: 2009 - SERIAL / CHASSI: 400629FFXF - RENAVAM: N/A - PLACA: N/A - TAG/CP: BR0400 - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000346117 - 8000007591 - MOTOR: NÃO - TRANSMISSÃO: NÃO -   ")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>45.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12080", "047")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12080", " MARI-BSM01R-2017 - MODULO BRITAGEM - TELSMITH - FT300DF - ANO: 2013 - SERIAL / CHASSI: T-110189 - RENAVAM: N/A - PLACA: N/A - TAG/CP: BSM01R - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000116601 - 8000007588 - MOTOR: NÃO - TRANSMISSÃO: NÃO -   ")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>45.500,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12086", "048")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12086", " MARI-IB03BM01-2017 - MODULO BRITAGEM - TELSMITH - TJ3258 - ANO: 2013 - SERIAL / CHASSI: S47-8 - RENAVAM: N/A - PLACA: N/A - TAG/CP: IB03BM01 - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000116602 - 8000007589 - MOTOR: SIM - TRANSMISSÃO: NÃO -   ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>42.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12479", "049")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12479", "CKS-MRO-029-2017 - MOTOR COMPONENTE; TIPO: LOCOM; 477735 P&amp;H  (ITEM USADO, NÃO GARANTIMOS O FUNCIONAMENTO). PARTES E PEÇAS - CÓDIGO GRUPO DE MERCADORIAS: 25175102B PEÇAS E ACESSÓRIOS DE VEÍCULO PESADO - SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: PARAUAPEBAS")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>7.750,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12324", "050")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12324", "CKS-MRO-021-2017 - 12 MOTORES SIEMENS 380CV; 3 MOTORES BUCYRUS CORRENTE ALTERNADAS  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: PARAUPEBAS/PA")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>52.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12480", "051")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12480", "CKS-MRO-005-2017 - MOTOR CA 75KW A 7500KW TRIFASICOS , MOTORES E GERADORES, ELETRICOS, EXCETO OS GRUPOS ELETROGENEOS. USADO. / MOTOR CA 75KW A 7500KW TRIFASICOS, MOTORES E GERADORES, ELETRICOS, EXCETO OS GRUPOS ELETROGENEOS. USADO. PARTES E PEÇAS - CÓDIGO GRUPO DE MERCADORIAS: EP0112 MOTORES ELETRIC")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>20.500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12091", "052")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12091", " FAB-046-2017 - CORREIA TRANSPORTADORA; TIPO: FECHADA; SERVICO. BORRACHA NATURAL/QUANTIDADE LONAS: 3LONAS; LARGURA: 2700MM; COMPRIMENTO CORREIA: 14,34 M   - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. LOC.: OURO PRETO/MG  ")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12107", "053")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12107", " SLB-069-2017 - PEÇAS DIVERSAS CATERPILLAR; BUCYRUS; KOMATSU; CHICAGO; CUMMINS; ATLASCOPCO; APROX 449 PÇS. -  SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: MARABA/CMD-SALOBO • VEJA DESCRITIVO DE ÍTENS •   ")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>3.850,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12106", "054")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12106", " SLB-066-2017 - PEÇAS DIVERSAS CATERPILLAR; BUCYRUS; KOMATSU; CHICAGO; CUMMINS; ATLASCOPCO; FERTECO; SOTREQ; DETROIT; APROX 235 PÇS.  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: MARABA/CMD-SALOBO     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12323", "056")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12323", "CKS-MRO-004-2017 - CHUTE,APLICAÇÃO EM TRANSPORTADOR DE CORREIA. MATERIAL PLACAS EM AÇO REVESTIDA COM PLACAS DE CDP")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>3.100,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12294", "057")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12294", " AGLP-EP7412-2017 - EMPILHADEIRA - HYSTER - N150J - ANO: 2003 - SERIAL / CHASSI: F006V2332A - RENAVAM: NA - PLACA: NA - TAG/CP: EP7412 - KMS / HRS TRABALHADAS: NÃO LOCALIZADO - CONDIÇÃO: FALTAM PEÇAS - IMOBILIZADO: 1000649022 - 008000007253 - MOTOR: SIM - TRANSMISSÃO: SIM   ")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12325", "058")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12325", "SLS-EQ-023-2017 - PRENSA HIDRAULICA - HYDRATECH - PH 212-01 - ANO: 1986")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>2.850,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12293", "059")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12293", "SLS-EQ-019-2017 - TORNO HORIZONTAL PEQUENO ROMI I30 - ANO: 1971")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>4.150,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12477", "060")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12477", "BAO-082-2017 - TORNO ELÉTRICO WECHECO, ANO FABRICAÇÃO 1980; TORNO MECÂNICO ROMI, SÉRIE S0255566/155, ANO DE FABRICAÇÃO 1980; PLAINA ZOCCA, SÉRIE Z650, ANO DE FABRICAÇÃO 1966; ESMERILHADOR BLOUNT, SÉRIE S62145, ANO DE FABRICAÇÃO 1980; FURADEIRA DE COLUNA YADOI, SÉRIE S580, ANO DE FABRICAÇÃO 1980,")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>12.400,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12476", "061")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12476", "082-1192-2017 - EMPILHADEIRA - HYSTER -  ANO: 1975")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12205", "062")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12205", " CKS-MRO-023-2017 - 2 DRIVES DIVERSOS, COMANDO FINAL, DRIVES DIVERSOS, COMANDO FINAL (CILINDRO), FABRICANTE CAT. - SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: PARAUPEBAS / PARÁ    ")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>8.250,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12481", "063")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12481", "MARAB-008-2017 - KARCHER KRM-1700 - VARREDEIRA MODELO  KMR 1700 D KAT - ANO: 2015 - SERIAL / CHASSI: 11-002 - RENAVAM:  - PLACA:  - TAG/CP:  - KMS / HRS TRABALHADAS:  - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000724877 - 8000007608 - MOTOR: SIM - TRANSMISSÃO: SIM - CAÇAMBA(PÁ)/LÂMINA: NÃO - EQUIPAMENTO")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12482", "064")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12482", "MARAB-009-2017 - KARCHER KRM-1700 D - VARREDEIRA DE PISO  KMR 1700 D KAT DIESEL P - ANO: 2014 - SERIAL / CHASSI: 011-173 - RENAVAM:  - PLACA:  - TAG/CP:  - KMS / HRS TRABALHADAS:  - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000440538 - 8000007607 - MOTOR: SIM - TRANSMISSÃO: SIM - CAÇAMBA(PÁ)/LÂMINA: NÃO ")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>2.450,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12101", "065")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12101", " SLS-MRO-051-2017 - APROX. 2872 SAPATA FREIO TA741 ITEM 2 CVRD E 48 BLOCO COMPONENTE 200K-36-3870 CVRD ITEM  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: SÃO LUIS / MA    ")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12090", "066")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12090", " OIA-028-2017 - COMPONENTES, PARTES E PECAS ELETRICOS - ELETRONICOS DIVERSOS - APROX. 100 PÇS. SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILÂNDIA DO NORTE / PARÁ   • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12093", "067")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12093", " FAB-045-2017 - 11 CHAVES DESALINHAMENTO; MATERIAL INVOLUCRO: ALUMINIO FUNDIDO; ACIONAMENTO: ROLETE; CONTATOS: 3NA3NF; TENSAO MAXIMA: 250VCA; CORRENTE:  - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. LOC.: OURO PRETO/MG  ")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12472", "068")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12472", "SLB-079-2017 - CAVALETES PARA ROLOS DE TRANSPORTADOR DE CORREIAS COMPRIMENTO2.270MM;  2.800MM; 2.070MM; 2.760MM E 2.470MM; APROX. 59 PÇS.  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC. MARABA/PA - CMD DE SALOBO")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12475", "069")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12475", "082-1155-2017 - MÓVEIS E UTENSÍLIOS DIVERSOS")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12096", "070")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12096", " OIA-032-2017 - APROX 88 ROLAMENTOS DIVERSOS, MARCAS, SKF, UDDEHOLM, IMBIL, CLARK, INTECO, FRM, INA, FAG E OUTROS - SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILÂNDIA DO NORTE / PARÁ     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12467", "071")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12467", "OIA-039-2017 - APROX. 50 ROLAMENTOS DIVERSOS; SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILANDIA DO NORTE/PA • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12478", "072")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12478", "CKS-015-2017-ZIPI - ROLAMENTOS; PEÇAS E PARTES DIVERSAS DE MAQUINAS PESADAS, APROX 954 PÇS; SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: PARAUAPEBAS ‐ PA • VEJA DESCRITIVO DE ITENS • ")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>5.350,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12105", "073")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12105", " SLB-057-2017 - PEÇAS DIVERSAS CATERPILLAR; KOMATSU; PARKER; WABCO FRESIN; BUCYRUS; ATLASCOPCO; CUMMINS; APROX. 670 PÇS. - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: MARABA/CMD-SALOBO • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12471", "074")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12471", "SLB-078-2017 - APROX. 62.000KG - PEÇAS DE MOINHO - ITENS: REVESTIMENTO INTERNO ESPELHO PN 1950-100-01B / REVESTIMENTO INTERNO EXTERNO PN 1950-101-01B / REVESTIMENTO INTERNO DECARGA PN 1950-102-01B / PLACA DE DESCARTES MOINHOS / PLACA DE DESCARTES MOINHOS MRO - ZIPI - CÓDIGO GRUPO DE MERCADORIAS: 201")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>23.800,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12094", "075")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12094", " SLB-072-2017 - 2 MANTAS COMPONENTE; TIPO: REVESTIMENTO; MATERIAL: ACO CARBONO; SUBAPLICACAO: DIMENSOES; APLICACAO: BRITADOR GIRATORIO - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: MARABA/CMD-SALOBO  ")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>7.700,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12095", "076")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12095", " SLB-070-2017 - 5 DISPOSITIVOS DE CILINDRO HIDRAULICO, COMPLETO COM ACESSORIOS DE MOMTAGEM, MANGUEIRA PARA INTERLIGAÇÃO E ENGATES HIDRAULICOS RAPIDOS.  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: MARABA/CMD-SALOBO  ")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12487", "077")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12487", "SLB-043-2017 - EIXO HELICODAL - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC. MARABA/PA - CMD DE SALOBO")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>4.250,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12097", "078")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12097", " SLS-MRO-050-2017 - 648 GUIAS TA4393 DESENHO VALE, 50 BRACOS P/C;15904/2.1 15904/2.1 CVRD, 88 MOLAS EXTERNA DESENHO-200K-36-5144 SUFEC, 60 FREIOS 23040000001 SAB WABCO FAIVELEY A.C - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: SÃO LUIS / MA    ")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12099", "079")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12099", " SLS-MRO-047-2017 - 5 RODAS COMPONENTE; ;T3-00557A ISHIKAWAJIMA, EIXO; DESENHO DF310KM05152 / M00034 GRANEISA, ACOPL FLEX 171MM 200MM, EIXO COMPONEN;DF-321K-45-0001/5133 SUPOC,  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: SÃO LUIS / MA    ")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>1.350,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12102", "080")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12102", " SLB-065-2017 - PEÇAS DIVERSAS, CATERPILLAR; BUCYRUS; KOMATSU; ATLASCOPCO; INGERSOL; CUMMINS; FERTECO; ATLAS COPCO E OUTROS - APROX. 550 PEÇS.  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: MARABA/CMD-SALOBO     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12098", "081")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12098", " SLS-MRO-043-2017 - 2 MOTORES CC 40CV 180 V1, 13 RODAS COMPONEN; DESENHO-311K-52-7000 SUPOC  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: SÃO LUIS / MA    ")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12364", "082")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12364", " SSG-020-2017 - 13 PARTES E PECAS EQUIPAMENTOS DIVERSOS; APROX. 77 BOCAL SA225988M1 METSO; FABRICANTE METSO MINERA - SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: : CANAA DOS CARAJAS/PA    ")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12484", "083")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12484", "OIA-034-2017 - PARTES E PEÇAS DE COMPOENENTES ELETRICOS DIVERSOS - 32 PEÇAS SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILANDIA DO NORTE/PA")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12100", "085")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12100", " OIA-031-2017 - APROX 100 FILTROS DIVERSOS -  SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILÂNDIA DO NORTE / PARÁ     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12103", "086")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12103", " OIA-030-2017 - COMPOENENTES DE VEDAÇÃO DIVERSOS 5 PÇS. -  SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILÂNDIA DO NORTE / PARÁ     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12104", "087")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12104", "OIA-029-2017 - 70 MANGUEIRAS COMPONENTE; TIPO: FLEXIVEL; MATERIAL: ACO INOX; APLICACAO: TUBO INSTRUMENTACAO CARCACA; MODELO: Y; ABRICANTE/REFER#NCIA:S MS SIEMAG/23090394")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12485", "089")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12485", "OIA-035-2017 - REVESTIMENTO COMPONENTE; TIPO: DESGASTE; MATERIAL: ACO LIGA CROMO; APLICACAO: ALIMENTADOR SAPATA; FABRICANTE/REFER#NCIA:MDE-MANUF E DESENV EQUIP/A-006200-4; / REVESTIMENTO COMPONENTE; TIPO: MOVEL; MATERIAL: ACO CARBONO; DIMENSOES: 660X660X420MM; SUBAPLICACAO: MECANISMO AXIAL; APLICACA")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12473", "090")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12473", "OIA-037-2017 - APROX. 79 COMPONENTES DE VEDAÇÃO DIVERSOS; SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILANDIA DO NORTE/PA • VEJA DESCRITIVO ITENS • ")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12111", "091")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12111", " 082-1187-2017 - ROLAMENTOS ROLOS CONICOS; COMPONENTES DE FIXAÇÃO, VALVULAS E OUTROS - APROX. 426 PÇS. SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: : TUBARÃO - VITORIA E/S     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12489", "092")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12489", "SLB-071-2017 -  HASTE CILINDRO/BARRAMENTO INDUSTRIAL - ITENS: HASTES T4 7" X 25'  DRICONNEQ/SANDVIK MRO - ZIPI - CÓDIGO GRUPO DE MERCADORIAS: MT074505 PROTECAO SANFONADA - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - MARABA/PA")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12108", "093")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12108", "SLS-MRO-045-2017 - 2 MOTORES CC 260CV MC814 B3D; REDUTOR VEL HELIC 23,58; 36 BOBINA COMPONENTE; A;N410022022X ANSALDO; 4 GRAFITE COMPONENTE; SUBAP;8141064 GM-EMD;")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12113", "094")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12113", "SLS-MRO-040-2017 - 2 MOTORES CC 275CV MC620 B3D; 2 MOTOR CA; 14 FUSIVEL NH; 96 VEDACAO PLANA; 122 CASQUILHO COMPONENTE; TIP;8136114 GM-EMD")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12377", "095")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12377", "SLS-MRO-056-2017 - 3 JG DISPOSITIVO FIXACAO KVD170FF00 VULKAN; 2 PC PAINEL COMPONE; PMCPAN562866 POWER MASTER; 3 JG BORDA CORTANTE29500000005-12; 70 JG GRAMPO DF-313K-46-0003/ 5108/ POS.1 DESENH; SERÁ VENDIDO NO ESTA EM QUE SE ENCONTRA - LOC.: SÃO LUIS/MA")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12110", "096")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12110", "SLS-MRO-046-2017 - 1598 SAPATA FREIO SAPATA LOCOS GM/GE SIDEREA; 137 ROLO TRANSP 5MM 932MM; 9 ROLO TRANSP 6,3MM 250MM; 8 TIRANTE COMPONE; DESENHO-311K447067 SUPOC")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>3.250,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12327", "097")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12327", "MUT-035-2017 - 4 AUTOTRANSFORMADORES (20,9KV, 60 HERTZ, 1 FASE) MARCA  SAB NIFE-NIFE BRASIL SIST. ELÉTRICOS  LTDA E IND. TRANSF. KING LTDA; COD. 35002526 - SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: NOVA LIMA/MG")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12378", "098")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12378", "SLS-MRO-055-2017 - CONTRA RECUO 65H7 / BUCHA ROLAMENTO; TIPO: FIXACAO; DIAMETRO / UNID 0520.0100.011 HENFEL / CAIXA TBA 0098 AMSA ESCAPMAC / RODA COMPONEN;DF-321K-45-0001/5479 SUPOC / MOLA HELICOIDAL EXTERNA LP10549 SANTA MA / PAR CONICO MONTA;CC41/E150/1,69-SCS25005 / VALVULA REDUTORA 529445 SAB WA")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12085", "099")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12085", " CDM-002-2017 - FORNO - HOSKEN - PL50 - ANO: 2004 - SERIAL / CHASSI: 32004 - RENAVAM:  - PLACA:  - TAG/CP:  - KMS / HRS TRABALHADAS: NOVO - CONDIÇÃO: EM FUNCIONAMENTO - IMOBILIZADO: 1000086842 - 8000007346 - MOTOR: SIM - TRANSMISSÃO:    ")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...137 lines deleted...]
-      <c r="D18" s="4" t="inlineStr">
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12112", "101")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12112", " MUT-034-2017 - APROX 160 MONITORES TIPO TUBO - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. LOC.: NOVA LIMA - MG    ")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E18" s="5" t="inlineStr">
-[...186 lines deleted...]
-      <c r="D24" s="4" t="inlineStr">
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12470", "102")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12470", "OIA-038-2017 - VALVULAS E PARTES E PECAS EQUIPAMENTOS DIVERSOS;  28 PÇS. SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILANDIA DO NORTE/PA    • VEJA DESCRITIVO DE ÍTENS • ")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E24" s="5" t="inlineStr">
-[...218 lines deleted...]
-      <c r="D31" s="4" t="inlineStr">
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12474", "103")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12474", " 082-1189-2017 - RODAS; EIXOS; ANEIS E OUTROS - 25 PÇS. - SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: : TUBARÃO - VITORIA E/S     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E31" s="5" t="inlineStr">
-[...186 lines deleted...]
-      <c r="D37" s="4" t="inlineStr">
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12469", "105")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12469", "OIA-036-2017 - APROX. 150 ANÉIS COMPONENTES DIVERSOS; SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILANDIA DO NORTE/PA ")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12109", "106")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12109", " 082-1185-2017 - POLIAS SUPORTES DIVERSOS, 29 pçs. SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: : TUBARÃO - VITORIA E/S      • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12118", "108")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12118", "FAB-047-2017 - ROLAMENTOS E COMPOENENTES DE FIXAÇÃO - APROX. 134 PÇS.  - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. LOC.: OURO PRETO/MG  • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E37" s="5" t="inlineStr">
-[...346 lines deleted...]
-      <c r="D48" s="4" t="inlineStr">
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12121", "109")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12121", "FAB-048-2017 - 32 CADARCOS - DEL MICA; 1 PRESSOSTATO; 7 FITAS FIBRA VIDRO - SPAGFLEX; 6 REATORES LAMPADA VA;AII-226VSVTOIG HELFONT; CONTATO JG P/CONTATO;3TY7 540-0A SIEMENS - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. LOC.: OURO PRETO/MG  • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E48" s="5" t="inlineStr">
-[...90 lines deleted...]
-      <c r="D51" s="4" t="inlineStr">
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12468", "110")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12468", "SLB-084-2017 - APROX. 164 SELOS 14203770 POLYSIUS, PART NUMBER 14203770 - SERÁ VENDIDO NO ESTA EM QUE SE ENCONTRA - LOC.: SÃO LUIS/MA")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E51" s="5" t="inlineStr">
-[...100 lines deleted...]
-      <c r="F54" s="4" t="inlineStr">
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-[...1566 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12483", "111")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/12483", "MUT-037-2017 - 4 DESKTOPS - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: NOVA LIMA - MG")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>