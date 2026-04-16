--- v0 (2025-10-18)
+++ v1 (2026-04-16)
@@ -269,1371 +269,1203 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11915", "004")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11915", "REATOR DE INOX CAPACIDADE 2000,00 LITROS MEIA CANA (USADO FABRICA DE COLA)")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11831", "005")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11831", " MOTORES E BOMBAS DIVERSAS")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11839", "006")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11839", " REATOR DE AÇO INOX CAPACIDADE 3000,00 LITROS")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11836", "007")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11836", " LAVADORA DE CAIXAS E RECIPIENTES TODA EM INOX, ALIMENTAÇÃO CONTINUA POR NÓRIAS")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>9.650,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11828", "008")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11828", " 4 ESTEIRAS DE AÇO INOX TALISCAS E REDUTORES")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>4.450,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11838", "009")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11838", " SUCATAS DE MÁQUINAS DIVERSAS, CILINDROS REBOBINADORES E OUTROS")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>9.550,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11830", "010")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11830", " DOBRADEIRAS DE CHAPA VERRINA CAPACIDADDE 500 TONELADAS X 5 METROS DE BOCA DESMONTADA, PODENDO FALTAR PARTES DO COMPONENTES")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>64.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11829", "011")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11829", " SCANER DE LEITURA PARA FILMES PLÁSTICOS (PODENDO FALTAR PARTES E COMPONENTE)")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>6.450,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11835", "012")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11835", " GUILHOTINA CINCINATTI 3 METROS PARA 1/4")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>15.750,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11840", "013")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11840", "PEÇAS USADAS DIVERSAS")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11818", "014")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11818", " PENEIRA ROTATIVA COM MOTOR")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11811", "015")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11811", " BOBINADEIRA VOITH PARA BOBINAS DE PLÁSTICO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>9.650,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11820", "016")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11820", " BOBINADEIRA VOITH PARA BOBINAS DE PLÁSTICO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>6.550,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11813", "017")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11813", " EXTRUSSORA RUTIL (ITALIANA) 90MMCOM FUNIL, MOTOR E FERRAMENTA DE CORTE ACOPLADA")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11816", "018")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11816", " CORONA PARA FILMES PLÁSTICOS")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>6.550,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11824", "019")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11824", " VALVULAS DE CONTENÇÃO E MISCELINAS DIVERSAS")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11822", "020")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11822", " PORTAS E JANELAS DE IMBUIA")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11815", "021")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11815", " CORRENTE DE PLÁSTICO ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11817", "022")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11817", "2 CANHÕES E ROSCAS PARA EXTRUSSORA PLÁSTICA")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>6.450,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11823", "023")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11823", " MOTOR COM REDUTOR HIDRÁULICO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11819", "024")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11819", " SCANER DE LEITURA PARA FILMES PLÁSTICOS ")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>3.250,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11812", "025")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11812", " ROLOS PARA EQUIPAMENTO CORONA")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>2.550,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11821", "026")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11821", "CILIDROS DIVERSOS")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>2.550,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11825", "027")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11825", " FORÇADORES DE AR, COM MOTOR")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>3.250,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11827", "029")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11827", " BALANÇA VOLUMÉTRICA COM MOTOR")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>2.550,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11826", "030")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11826", " BALANÇA VOLUMÉTRICA COM MOTOR")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>3.250,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11834", "031")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11834", " PEÇAS DIVERSAS, NORIAS, CARDANS, MOINHOS, REDUTORES ETC...")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>1.950,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11841", "032")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11841", " MOTORES E PEÇAS DIVERSAS")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11842", "033")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11842", " MOTORES E PEÇAS DIVERSAS")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11845", "034")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11845", " QUEIMADOR DE GÁS ")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>2.550,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11844", "035")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11844", "100 PIAS DE AÇO INOX 304 NOVAS")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>6.450,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11843", "036")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11843", " 1 TANQUE DE AÇO INOX, 1 ESTEIRA DE AÇO INNOX, PEÇAS DIVERSAS")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11846", "037")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11846", " MESA DE DESEMPENHO DE MARCA GLOBAL")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>3.150,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11854", "038")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11854", "PEÇAS DIVERSAS (NÃO INCLUI O CAIXOTE DE MADEIRA COM CONTEÚDO)")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11852", "039")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11852", " ROLDANAS PARA NORIAS E PEÇAS DIVERSAS")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11847", "040")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11847", " CABOÇOTE FLAT DIE PARA EXTRUSSORAS")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>3.250,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11848", "041")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11848", " 3 FORÇADORES DE AR COM MOTOR")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>2.550,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11856", "042")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11856", " MOTOR COM REDUTOR HIDRÁULICO ")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11855", "043")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11855", " 1 PRENSA ENFARDADEIRA E UMA PEÇA VERMELHA")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11850", "044")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11850", " BALANÇA MOTORES E MICELANIAS ")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11851", "045")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11851", " 2 CABEÇOTES DE EXTRUSSORA FLAT DYE COM BOMBA DE ENGRENAGEM")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>9.650,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11849", "046")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11849", "2  EXTRUSSORAS 220MM FABR: REIFENHAUSER, ANO1994")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>95.500,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>