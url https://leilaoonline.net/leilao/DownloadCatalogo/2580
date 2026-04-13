--- v0 (2025-10-09)
+++ v1 (2026-04-13)
@@ -269,5531 +269,4843 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/236457", "1035")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/236457", "COLHEDORA DE CANA JOHN DEERE ESTEIRA; MOD. 3520; ANO 2015. - FR7593. - LOC. RONDON/PR")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/236458", "1179")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/236458", "COLHEDORA JOHN DEERE CANA ESTEIRA MY15 MESA, MOD. 3522; ANO 2015. - FR13020131 - LOC. CIDADE GAÚCHA/PR")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/236460", "1183")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/236460", " COLHEDORA DE CANA DE AÇÚCAR JOHN DEERE 3520, DUAS LINHAS ESTEIRA, ANO 2013. - FR8667 - LOC. CIDADE GAÚCHA/PR")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/236461", "1186")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/236461", " CARRETA AGRICOLA PARA TRATORES, ANO 2002, FR30547 - LOC. CIDADE GAÚCHA/PR")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/236462", "1188")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/236462", " CARRETA DISTRIBUIDORA DE CALCÁRIO, SOLLUS SPANDER 12.0 CHC, C/ ACIONAM.HIDRAUL.CAPA.6M³ 12TON. COM 4 RODAS DE ALTA FLUTUAÇÃO, ANO 2007. - FR15110028 - LOC. CIDADE GAÚCHA/PR")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/236459", "1193")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/236459", " CARRETA DISTRIBUIDORA DE CALCARIO SOLLUS SPANDER 12.0 CHC C/ ACIONAM.HIDRAUL.CAPA.6M³ 12TON; ANO 2008. - FR15110024 - LOC. CIDADE GAÚCHA/PR")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185615", "1196")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185615", " CAMINHÃO VOLVO 330 6X4R, ANO 2013/2013, BRANCO. - FR11120019. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>217.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185636", "1197")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185636", " CAMINHÃO VOLVO FM12 420 6X4R, ANO 2002/2002, BRANCO. - FR2302. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185625", "1198")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185625", " CAMINHÃO VOLVO VM 310 6X4R, ANO 2007/2007, BRANCO. - FR11120066. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>141.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185623", "1199")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185623", " CAMINHÃO VOLVO FM 440 6X4R, ANO 2008/2008, BRANCO. - FR2356. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>134.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185629", "1200")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185629", " CAMINHÃO VOLVO 440 6X4R, ANO 2008/2008, BRANCO. - FR2354. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>119.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185608", "1201")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185608", " CAMINHÃO FM 440 6X4R, ANO 2006/2007, BRANCO. - FR11020008. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>149.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185666", "1202")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185666", " CAMINHÃO VOLVO FM 440 6X4R, ANO 2007/2007, BRANCO. - FR2343. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>117.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185609", "1203")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185609", " CAMINHÃO VOLVO VM 310 6X4R, ANO 2007/2008, BRANCO. - FR11120012. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>159.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185736", "1204")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185736", " CAMINHÃO VOLVO 330 6X4R, ANO 2007/2008, BRANCO. - FR11020007. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>172.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185637", "1205")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185637", " CAMINHÃO VOLVO FM 440 6X4R, ANO 2007/2007, BRANCO. - FR2345. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>113.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185715", "1207")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185715", " CAMINHÃO VOLVO FM 440 6X4R, ANO 2007/2007, BRANCO. - FR2344. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>113.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185622", "1208")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185622", " CAMINHÃO VOLVO FM 440 6X4R, ANO 2008/2008, BRANCO. - FR2355. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>109.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185718", "1210")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185718", " CAMINHÃO MERCEDES BENZ 2428, ANO 2005/2005, BRANCO. - FR5213. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>111.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185789", "1211")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185789", "CAMINHÃO MERCEDES BENZ 2423 K, ANO 2007/2008, BRANCO. - FR2276. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>119.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185654", "1213")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185654", " CAMINHÃO MERCEDES BENZ 710, ANO 2001/2001, BRANCO. - FR2074. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>63.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185628", "1214")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185628", " CAMINHÃO MERCEDES BENZ 710, BRANCO 2005/2005, BRANCO. - FR2079. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>76.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185722", "1215")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185722", " MICRO ÔNIBUS MERCEDES BENZ INDUSCAR FOZ U, ANO 2012/2013, BRANCO. - FR2143. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>57.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185612", "1216")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185612", " MICRO ÔNIBUS MERCEDES BENZ INDUSCAR FOZ U, ANO 2012/2013, BRANCO. - FR2144. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>56.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185631", "1217")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185631", " CAMINHÃO VOLVO 310 6X4R, ANO 2007/2008, BRANCO. - FR2211. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>138</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>182.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185621", "1218")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185621", " CAMINHÃO VOLVO VM260 6X4R, ANO 2007/2008, BRANCO. - FR11120212. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>191.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185664", "1219")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185664", " CAMINHÃO VOLVO 330 6X4R, ANO 2013/2013, BRANCO. - FR2245. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>128.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185734", "1220")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185734", " CAMINHÃO VOLVO 330 6X4R, ANO 2013/2013, BRANCO. - FR2243. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>124.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185619", "1221")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185619", " CAMINHÃO VOLVO VM 260 6X4R, ANO 2007/2008, BRANCO. - FR2223. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>102.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185630", "1222")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185630", " CAMINHÃO VOLVO 310 6X4R, ANO 2007/2008, BRANCO. - FR2212. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>146.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185665", "1223")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185665", " SEMI REBOQUE USICAMP SRCTUS 2E PRANCHA, ANO 2004/2004. - FR16050009.  - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>114.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185610", "1224")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185610", " CAMINHÃO VOLVO 330 6X4R, ANO 2012/2012, BRANCO. - FR11120017. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>182.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185617", "1225")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185617", " CAMINHÃO MERCEDES BENZ ATEGO 1418, ANO 2006/2006, BRANCO. - FR2202. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185624", "1226")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185624", " CAMINHÃO VOLVO VM 260 6X4R, ANO 2007/2008, BRANCO. - FR2220. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>91.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185658", "1228")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185658", "TRATOR AGRÍCOLA VALTRA BH 185I 4X4, ANO 2012. - FR13090050 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185653", "1229")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185653", "TRATOR AGRÍCOLA VALTRA BH 185I DIESEL, ANO 2011. - FR13090048 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>85.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185698", "1230")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185698", "TRATOR AGRÍCOLA VALTRA BH185I DIESEL, ANO 2011. - FR13090049 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185709", "1231")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185709", " TRATOR AGRÍCOLA VALTRA BH 205I DIESEL, ANO 2010. - FR13100057 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>101.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185611", "1232")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185611", " VOLKSWAGEN NOVO GOL TL MCV, ANO 2018/2018, BRANCO. - FR12030036. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185627", "1233")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185627", " VOLKSWAGEN NOVO GOL TL MCV, ANO 2018/2018, BRANCO. - FR12030013. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185703", "1234")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185703", " TRATOR AGRÍCOLA VALTRA BH185I 4X4, ANO 2012. - FR13090051 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>97.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185692", "1235")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185692", "TRATOR AGRÍCOLA VALTRA BH 185I 4X4, ANO 2012. - FR13090053 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>105.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185679", "1236")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185679", " TRATOR AGRÍCOLA VALTRA BM100, ANO 2008. - FR13090045 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>106.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185770", "1239")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185770", "CAMINHÃO VOLVO VM 260 6X4R, ANO 2007/2008, BRANCA. - FR2244 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185710", "1240")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185710", "CAMINHÃO VOLVO VM 330 6X4R, ANO 2013/2013, BRANCO. - FR2248. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>142.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185684", "1241")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185684", "CAMINHÃO VOLVO VM 330 6X4R, ANO 2013/2013, BRANCO. - FR2249. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>123.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185695", "1242")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185695", "CAMINHÃO VOLVO VM 330 6X4R, ANO 2013/2013, BRANCO. - FR2246. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>129.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185661", "1243")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185661", "CAMINHÃO VOLVO VM 260 6X4R, ANO 2010/2010, BRANCO. - FR11070006. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>126.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185707", "1244")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185707", "TRATOR AGRÍCOLA VALTRA BH 210I, ANO 2016. - FR13100063 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>171.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185620", "1246")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185620", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2568. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185680", "1247")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185680", " REBOQUE TECTRAN RC F1F1, ANO 1998/1998, BRANCO. - FR2445. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185669", "1248")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185669", "TRANSBORDO DE CANA PICADA SANTAL, MOD. VT 10, ANO 2013. - FR15220308 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185729", "1249")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185729", "TRANSBORDO DE CANA PICADA SANTAL, MOD. VT 8/TANDEM, ANO 2007. - FR15220264 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185678", "1250")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185678", "TRANSBORDO DE CANA PICADA SANTAL, MOD. VT 10, ANO 2013. - FR15220306 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185701", "1251")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185701", "TRANSBORDO DE CANA PICADA SANTAL, MOD. VT-10, ANO 2014. - FR15220318 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185731", "1252")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185731", "TRANSBORDO DE CANA PICACA SANTAL, MOD. VT 10, ANO 2012. - FR15220300 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185656", "1253")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185656", "TRANSBORDO DE CANA PICADA SANTAL, MOD. VT-10, ANO 2014. - FR15220222 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185688", "1254")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185688", " CULTIVADOR 3 LINHAS C/GRADE, ANO 2001, FR15100072 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185694", "1256")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185694", "TRANSBORDO DE CANA PICADA SANTAL, MOD. VT-10, ANO 2014. - FR15220317- LOC. PARANACITY/PR")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185713", "1257")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185713", "TRANSBORDO DE CANA PICADA SANTAL, MOD. VT-10, ANO 2014. - FR15220319 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185673", "1258")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185673", "TRANSBORDO SANTAL, MOD. VT-10 BE TANDEM, ANO 2013. - FR15220309 - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185670", "1259")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185670", " REBOQUE USICAMP RCI E1E1 8200, ANO 2002/2002, AMARELO. - FR2476. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185726", "1260")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185726", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2578. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185690", "1261")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185690", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2615. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185635", "1262")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185635", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2555. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185711", "1263")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185711", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2618. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185697", "1264")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185697", "REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2569. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185660", "1265")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185660", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2592. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185720", "1266")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185720", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2562. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185634", "1268")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185634", " REBOQUE USICAMP RCI E1E1 8200, ANO 2005/2005, AMARELO. - FR2518. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185719", "1269")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185719", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2586. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185706", "1270")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185706", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2559. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185712", "1271")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185712", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2576. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185735", "1272")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185735", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2579. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185616", "1273")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185616", " REBOQUE USICAMP RCI E1E1 8200, ANO 2002/2002. - FR2470. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185689", "1274")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185689", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2580. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185733", "1275")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185733", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2588. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>15.500,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185724", "1276")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185724", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2609. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185646", "1278")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185646", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2606. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185705", "1279")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185705", " REBOQUE USICAMP RCI E1E1 8200, ANO 2008/2008, AMARELO. - FR2563. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185737", "1280")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185737", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2007, AMARELO. - FR2542. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185633", "1281")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185633", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2571. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185649", "1283")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185649", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2574. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185638", "1284")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185638", " REBOQUE USICAMP RCI E1E1 8200, ANO 2006/2006, AMARELO. - FR2522. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185723", "1285")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185723", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2007, AMARELO. - FR2539. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185655", "1286")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185655", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2007, AMARELO. - FR2540. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185641", "1287")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185641", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2007, AMARELO. - FR2541. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185663", "1288")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185663", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2564. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185632", "1289")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185632", " REBOQUE USICAMP RCI E1E1 8200, ANO 2004/2004, AMARELO. - FR2514. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185662", "1291")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185662", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2554. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185725", "1292")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185725", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2007, AMARELO. - FR2537. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185683", "1293")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185683", " REBOQUE USICAMP RCI E1E1 8200, ANO 2006/2006, AMARELO. - FR2528. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185702", "1296")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185702", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR5513. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185676", "1297")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185676", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2597. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185667", "1298")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185667", " REBOQUE USICAMP RCI E1E1 8200, ANO 2006/2006, AMARELO. - FR2524. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185651", "1299")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185651", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2565. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185693", "1301")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185693", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2610. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185647", "1302")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185647", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2007, AMARELO. - FR2538. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185714", "1303")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185714", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2617. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185650", "1304")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185650", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2007, AMARELO. - FR2534. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185640", "1305")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185640", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2604. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185644", "1306")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185644", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2577. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185700", "1307")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185700", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2583. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185686", "1308")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185686", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2570. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185682", "1309")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185682", " REBOQUE USICAMP RCI E1E1 8200, ANO 2004/2004, AMARELO. - FR2505. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185691", "1310")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185691", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2557. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185657", "1311")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185657", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2573. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185645", "1313")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185645", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2558. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185674", "1314")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185674", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2007, AMARELO. - FR2543. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185730", "1315")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185730", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2007, AMARELO. - FR2535. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185685", "1316")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185685", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2612. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185668", "1317")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185668", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2575. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185642", "1318")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185642", " REBOQUE USICAMP RCI E1E1 8200, ANO 2004/2004, AMARELO. - FR2508. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185672", "1319")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185672", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2600. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185721", "1320")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185721", " REBOQUE USICAMP RCI E1E1 8200, ANO 2004/2004, AMARELO. - FR2512. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
-      <c r="A126" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185696", "1321")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185696", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2598. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185652", "1322")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185652", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2601. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185708", "1323")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185708", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2007, AMARELO. - FR2552. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-      <c r="A129" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185727", "1324")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185727", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2567. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-      <c r="A130" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185717", "1325")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185717", " REBOQUE USICAMP RCI E1E1 8200, ANO 2007/2008, AMARELO. - FR2596. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
-      <c r="A131" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185639", "1326")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185639", " REBOQUE USICAMP RCI E1E1 8200, ANO 2004/2004, AMARELO. - FR2506. - LOC. PARANACITY/PR")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-      <c r="A132" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185716", "1328")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185716", " CAMINHÃO VOLVO FM 440 6X4R, ANO 2007/2007, BRANCO. - FR11160025. - LOC. TERRA RICA/PR")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>83.000,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185659", "1329")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185659", "TRANSBORDO DE CANA PICADA SANTAL VT10, ANO 2017. - FR15220122 - LOC. TERRA RICA/PR")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-      <c r="A134" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185831", "1330")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185831", "PÁ CARREGADEIRA DE RODAS CATERPILLAR; MOD. 938H, ANO 2010. - FR1729 - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>86.000,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
-      <c r="A135" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185834", "1331")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185834", "TRATOR AGRÍCOLA  VALTRA, MOD. BH 185I, ANO 2011. - FR1846 - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>82.000,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
-      <c r="A136" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185814", "1332")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185814", " CAMINHÃO VOLVO VM 310 6X4R, ANO 2011/2011, BRANCO. -  FR11120006. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>151.000,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185797", "1334")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185797", " CAMINHÃO VOLVO VM 310 6X4R, ANO 2011/2011, BRANCO. - FR1275. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>83.000,01</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185800", "1335")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185800", " CAMINHÃO VOLVO VM 260 6X4R, ANO 2007/2008, BRANCO. - FR1229. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>88.000,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185822", "1336")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185822", " CAMINHÃO VOLVO FM12 380 6X4R, ANO 2003/2004, BRANCO. - FR11020003. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t>132.000,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
-      <c r="A140" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185802", "1337")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185802", " MICRO ÔNIBUS VOLKSWAGEN MPOLO SENIO ON, ANO 2011/2012, PRATA. - FR1089. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t>38.000,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
-      <c r="A141" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185807", "1338")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185807", " CAMINHÃO FH12 380 6X4R, ANO 1998/1999, BRANCO. - FR1325. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t>51.000,00</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
-      <c r="A142" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185811", "1339")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185811", " CAMINHÃO VOLVO VM 260 6X4R, ANO 2007/2008, BRANCO. - FR1236. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t>92.000,01</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185790", "1340")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185790", " CAMINHÃO MERCEDES BENZ 710, ANO 2004/2004, BRANCO. - FR1081. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t>56.000,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
-      <c r="A144" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185806", "1341")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185806", " CAMINHÃO MERCEDES BENZ 710, ANO 2004/2004, BRANCO. - FR1082. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
-      <c r="A145" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185809", "1342")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185809", " MICRO ÔNIBUS VOLKSWAGEN MPOLO SENIO ON, ANO 2012/2012, PRATA. - FR1088. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t>42.000,00</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
-      <c r="A146" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185833", "1343")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185833", "PÁ CARREGADEIRA CATERPILLAR, MOD. 938H, ANO 2013. - FR13050007 - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t>118.000,00</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
-      <c r="A147" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185828", "1344")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185828", " TRATOR AGRICOLA VALMET MOD/BH180 S 4X4 ETCR ES, ANO 2003, FR1792 - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t>66.000,00</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
-      <c r="A148" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185808", "1345")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185808", " CAMINHÃO VOLVO VM 260 6X4R, ANO 2007/2008, BRANCO. - FR1230. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t>79.000,00</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
-      <c r="A149" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185837", "1346")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185837", " CAMINHÃO VOLVO VM 260 6X4R, ANO 2007/2008, BRANCO. - FR11140003. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t>81.000,00</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
-      <c r="A150" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185836", "1347")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185836", " CAMINHÃO VOLVO VM 330 6X4R, ANO 2013/2013, BRANCO. -  FR11120009. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t>129.000,00</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
-      <c r="A151" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185812", "1348")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185812", " CAMINHÃO VOLVO FM12 380 6X4R ATDL, ANO 2002/2002, BRANCO. - FR1314 - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
-      <c r="A152" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185821", "1349")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185821", "TRATOR AGRÍCOLA VALTRA BH 185I, ANO 2010. - FR1839 - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t>79.000,00</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
-      <c r="A153" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185815", "1351")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185815", " CAMINHÃO MERCEDES BENZ 2428, ANO 2005/2005, BRANCO. - FR5212. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t>86.000,00</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
-      <c r="A154" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185804", "1352")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185804", " CAMINHÃO MERCEDES BENZ 915C, ANO 2007/2007, BRANCO. - FR1083. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t>52.000,00</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
-      <c r="A155" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185798", "1353")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185798", " CAMINHÃO VOLVO VM 260 6X4; ANO 2011/2011, BRANCO. - FR1249. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
-      <c r="A156" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185818", "1354")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185818", " CAMINHÃO VOLVO VM 260 6X4R, ANO 2007/2008, BRANCO. - FR11140004. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t>95.000,00</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185799", "1355")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185799", " CAMINHÃO MERCEDES BENZ 1420, ANO 2003/2003, BRANCO. - FR1215. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t>64.000,00</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
-      <c r="A158" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A158" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185805", "1358")</f>
+      </c>
+      <c r="B158" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185805", " CAMINHÃO MERCEDES BENZ 915C, ANO 2008/2008, BRANCO. - FR1084. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t>68.000,00</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
-      <c r="A159" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A159" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185792", "1360")</f>
+      </c>
+      <c r="B159" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185792", " CAMINHÃO MERCEDES BENZ 915C, ANO 2010/2010, BRANCO. - FR1085. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t>83.000,00</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
-      <c r="A160" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A160" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185816", "1361")</f>
+      </c>
+      <c r="B160" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185816", " MOTONIVELADORA CATERPILLAR MOD. 140K, DIESEL, ANO 2010, COR AMARELA, FR1728 - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C160" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="E160" s="5" t="inlineStr">
         <is>
           <t>153.000,00</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
-      <c r="A161" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A161" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185820", "1362")</f>
+      </c>
+      <c r="B161" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185820", " CAMINHÃO MERCEDES BENZ 2423 K, ANO 2007/2008, BRANCO. - FR4163. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t>121.000,00</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
-      <c r="A162" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A162" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185841", "1363")</f>
+      </c>
+      <c r="B162" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185841", "TRATOR AGRÍCOLA VALTRA BH 185I 4X4, ANO 2012. - FR1771 - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t>84.000,00</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
-      <c r="A163" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A163" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185840", "1364")</f>
+      </c>
+      <c r="B163" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185840", "CARREGADEIRA DE CANA VALMET MOD.1280 4X4, ANO 2004. - FR1918 - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t>96.000,00</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
-      <c r="A164" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A164" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185830", "1365")</f>
+      </c>
+      <c r="B164" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185830", "TRATOR AGRÍCOLA VALMET, MOD. BH 180 4X4, ANO 2004. - FR1824 - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t>81.000,00</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
-      <c r="A165" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A165" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185838", "1366")</f>
+      </c>
+      <c r="B165" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185838", "TRATOR AGRÍCOLA VALTRA, MOD. BH 185I, ANO 2011. - FR1845 - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t>86.000,00</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
-      <c r="A166" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A166" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185813", "1367")</f>
+      </c>
+      <c r="B166" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185813", " CAMINHÃO VOLVO FM12 380 6X4R, ANO 2003/2004, BRANCO. - FR11020004. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C166" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t>122.000,00</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
-      <c r="A167" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A167" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185823", "1368")</f>
+      </c>
+      <c r="B167" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185823", " CAMINHÃO VOLVO VM 260 6X4R, ANO 2007/2007, BRANCO. - FR11070001. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t>109.000,00</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
-      <c r="A168" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A168" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185835", "1369")</f>
+      </c>
+      <c r="B168" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185835", "COLHEDORA DE CANA DE AÇÚCAR JOHN DEERE 3522 ESTEIRA, ANO 2014. - FR13020011 - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C168" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
-      <c r="A169" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A169" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185825", "1370")</f>
+      </c>
+      <c r="B169" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185825", "COLHEDORA DE CANA DE AÇÚCAR JOHN DEERE 3522, ESTEIRA, ANO 2011. - FR1952 - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
-      <c r="A170" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A170" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185827", "1371")</f>
+      </c>
+      <c r="B170" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185827", " REBOQUE USICAMP RCI E1E1 8200, ANO 2002/2002, AMARELO. - FR1493. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
-      <c r="A171" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A171" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185801", "1372")</f>
+      </c>
+      <c r="B171" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185801", " REBOQUE USICAMP RCI E1E1 8200, ANO 2002/2002, AMARELO. - FR1480. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
-      <c r="A172" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A172" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185826", "1373")</f>
+      </c>
+      <c r="B172" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185826", " REBOQUE USICAMP RCI E1E1 8200, ANO 2002/2002, AMARELO. - FR1487. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C172" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
-      <c r="A173" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A173" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185832", "1374")</f>
+      </c>
+      <c r="B173" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185832", "REBOQUE USICAMP RCI E2E2 1180; ANO 2008/2008; AMARELO. - FR1543. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
-      <c r="A174" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A174" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185810", "1375")</f>
+      </c>
+      <c r="B174" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185810", " REBOQUE USICAMP RCI E2E2 1180, ANO 2008/2008, AMARELO. - FR1547. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C174" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
-      <c r="A175" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A175" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185829", "1376")</f>
+      </c>
+      <c r="B175" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185829", " REBOQUE USICAMP RCI E2E2 1180, ANO 2008/2008, AMARELO. - FR1546. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
-      <c r="A176" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A176" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185819", "1377")</f>
+      </c>
+      <c r="B176" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185819", " REBOQUE USICAMP RCI E2E2 1180, ANO 2008/2008, AMARELO. - FR1544. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
-      <c r="A177" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A177" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185824", "1378")</f>
+      </c>
+      <c r="B177" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185824", " REBOQUE USICAMP RCI E1E1 8200, ANO 2002/2002, AMARELO. - FR1496. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
-      <c r="A178" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A178" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185803", "1381")</f>
+      </c>
+      <c r="B178" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185803", " REBOQUE RANDON RQ CA, ANO 1999/1999, AMARELO. - FR1471. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C178" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
-      <c r="A179" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A179" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185839", "1382")</f>
+      </c>
+      <c r="B179" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/185839", " CAMINHÃO VOLVO FM12380 6X4R, ANO 2003/2003, BRANCO. - FR11080001. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t>78.000,00</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
-      <c r="A180" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A180" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232320", "1383")</f>
+      </c>
+      <c r="B180" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/232320", "REBOQUE USICAMP RCI E1E1 8200; ANO 2004/2004; AMARELO. - FR2507. -  LOC. PARANACITY")</f>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
-      <c r="A181" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A181" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233625", "1400")</f>
+      </c>
+      <c r="B181" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233625", "ELEVADOR PARA  AUTOS HIDROMAR. - S/FR. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t>4.800,00</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
-      <c r="A182" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A182" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233626", "1401")</f>
+      </c>
+      <c r="B182" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/233626", "ELEVADOR PARA AUTOS HIDROMAR. - S/FR. - LOC. IGUATEMI/PR")</f>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t>4.300,00</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>