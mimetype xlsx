--- v0 (2025-10-18)
+++ v1 (2026-04-16)
@@ -269,411 +269,363 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11466", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11466", "MOTONIVELADORA VOLVO G940, ANO 2009 SÃO MARTINHO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>85.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11467", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11467", "MOTONIVELADORA VOLVO G940, ANO 2010 SÃO MARTINHO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>38.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11468", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11468", "MATERIAIS DIVERSOS - BALANÇAS, EXAUSTOR E OUTROS, SÃO MARTINHO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11470", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11470", "MATERIAIS DIVERSOS - 12 TRAVAS QUEDA E 01 CADEIRA SUSPENSA, SÃO MARTINHO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11469", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11469", "FRASCOS DE VIDRO; 250, 150 E 100ml; ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11521", "020")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11521", "MOTONIVELADORA 12H CAT ANO 2006  MODELO DE MOTOR DIESEL ADAPTÁVEL: CAT C-9 ETA ATAAC COM 185HP ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>196</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>112.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...10 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11522", "021")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11522", "CAMINHÃO VOLKSWAGEN 8150 ANO 2007 TRACAO: 4X2 POTENCIA: 143 CV")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="C13" s="4" t="inlineStr">
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>14.350,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11523", "022")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11523", "TRATOR CASE MAXXUM MXM 150 ANO 2010 MOTOR 149CV ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>17.200,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11869", "023")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11869", "TRATOR CASE MAXXUM 150 FR: 508; ANO: 2010")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>13.250,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11595", "1100")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11595", " PRENSA HIDRÁULICA MANUAL 50 T, S/Nº, UND SANTA CRUZ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D13" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...42 lines deleted...]
-      <c r="C15" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11596", "1135")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11596", " SUCATA DE TECNIL, S/Nº, UND SANTA CRUZ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D15" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F15" s="4" t="inlineStr">
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-[...190 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11916", "1136")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11916", "APARELHO FAX BROTHER U60176K17J722317  ESTABILIZADOR SMS 166060006180  FILTRO LINHA ACP LE300  NOTEBOOK TOSHIBA 440CDT 1.4")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>