--- v0 (2025-10-19)
+++ v1 (2026-04-16)
@@ -269,667 +269,587 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11209", "11510")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11209", " CHEVROLET/ CELTA 1.0 LS, ANO/MOD 11/12, ALCOL./GASOL.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>7.800,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11216", "11511")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11216", " CHEVROLET/CELTA 1.0 LS, ANO/MOD 11/12, ALCO./GASOL. ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>7.150,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11220", "11512")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11220", "CHEVROLET/CELTA 1.0 LS, ANO/MOD 11/12, ALCO./GASOL. ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11231", "11513")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11231", "CHEVROLET/CELTA 1.0 LS, ANO/MOD 11/12, ALCO./GASOL. ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11213", "11514")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11213", " CHEVROLET/CELTA 1.0 LS, ANO/MOD 11/12, ALCO./GASOL. ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11212", "11515")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11212", " CHEVROLET/CELTA 1.0 LS, ANO/MOD 11/12; ALCO./GASOL.")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11384", "11516")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11384", " CHEVROLET/CELTA 1.0 LS, ANO/MOD 11/12, ALCO./GASOL. ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>5.450,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11214", "11517")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11214", " CHEVROLET/CELTA 1.0 LS, ANO/MOD 11/12, ALCO./GASOL. ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11211", "11518")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11211", " CHEVROLET/CELTA 1.0 LS, ANO/MOD 11/12, ALCO./GASOL.")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11210", "11519")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11210", "CHEVROLET/CELTA 1.0 LS, ANO/MOD 11/12, ALCO./GASOL. ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11219", "15079")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11219", "VW; AMAROK CD 4X4 S; ANO 2012/2013, COR BRANCA; COMB DIESEL")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>41.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11218", "15082")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11218", "VW; AMAROK CD 4X4 S; ANO 2012/2013; COR BRANCA; COMB DIESEL")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>34.750,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11217", "15083")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11217", " FIAT/DUCATO MINIBUS, DIESEL, ANO/MOD 13/14")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>46.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11237", "15084")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11237", " I/VW TIGUAN 2.0 TSI, ANO/MOD. 2013/2014, COR PRETA, COMB GASOLINA,  APROX. 72.930 KM")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>55.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11239", "15086")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11239", " I/VW TIGUAN 2.0 TSI, ANO/MOD. 2013/2013, COR CINZA, COMB GASOLINA,  APROX. 111.928 KM")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>49.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11238", "15089")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11238", " I/VW PASSAT 2.0T, ANO/MOD. 2014/2014, COR PRATA, COMB GASOLINA,  APROX. 56.461 KM")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>55.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11240", "15090")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11240", " I/VW TIGUAN 2.0 TSI, ANO/MOD. 2013/2014, COR BRANCO, COMB GASOLINA,  APROX. 107.076 KM")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>54.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11242", "15111")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11242", " I/VW TIGUAN 2.0 TSI, ANO/MOD. 2011/2012, COR PRETA, COMB GASOLINA,  APROX. 68.300 KM")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>47.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11243", "15112")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11243", " I/VW PASSAT 2.0T, ANO/MOD. 2013/2014, COR AZUL, COMB GASOLINA,  APROX. 74.575 KM")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>51.750,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11241", "15115")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11241", " I/VW PASSAT 2.0T, ANO/MOD. 2013/2014, COR BRANCO, COMB GASOLINA,  APROX. 82.000 KM")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>