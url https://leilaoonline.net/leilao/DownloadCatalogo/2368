--- v0 (2025-10-12)
+++ v1 (2026-04-13)
@@ -269,475 +269,419 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168372", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168372", " Caminhão FORD CARGO 1415 1995 - Tanque de água - Motor Cummins")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>53.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168382", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168382", " Caminhão VW 13.180 2005 ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>63.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168380", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168380", " Ford Fiesta 1.0 - completo - 2006/2007 - Recuperado ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168375", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168375", " VW Gol G4 1.0 2007/2008 ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168381", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168381", " VW Gol G5 1.6 2010/2011 ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168376", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168376", " VW Gol G5 1.6 2010/2011 ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168383", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168383", " VW Saveiro 1.6 CS - 2011/2012 ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168373", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168373", " VW Saveiro 1.6 CS 2010/2011")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168374", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168374", " Mitsubishi L200 4x4 1994/1995")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168379", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168379", " Honda CG 125 FAN 2007/2008")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168377", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168377", " Honda CG 125 FAN KS 2010/2010")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168378", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168378", " Trator Massey - Ferguson 265 - 1989")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>32.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168899", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168899", "[ VÍDEOS ] AUDI A3 SPORTBACK 2.0 TURBO TFSI. AUTOMÁTICO. GASOLINA. ANO 2010")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...382 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168898", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168898", "LAND ROVER RANGE ROVER SE 3.0.  4x4. DIESEL. Ano 2012/ 2013")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>