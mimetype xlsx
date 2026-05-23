--- v0 (2025-10-12)
+++ v1 (2026-05-23)
@@ -269,2107 +269,1847 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/169032", "020")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/169032", "I/LR VELAR P300 SE RDYN; 2020/2020; BRANCA; GASOLINA - FUNCIONANDO - APROX. 27.500KM ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>350.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/169033", "021")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/169033", "I/VW AMAROK CS 4X4 S; 2012/2013; BRANCA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/169298", "022")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/169298", "I/TOYOTA HILUX SWSRXA4FD; 2016/2017; PRETA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>150.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168895", "040")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168895", "CAMINHONETE LEGALIZADA GM/CHEVROLET C1404; 1976/1976; VERMELHA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>43.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168960", "045")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168960", "veja o vídeo!! TRATOR EMPILHADEIRA")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168896", "046")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168896", "veja o vídeo!! PRENSA; 160 T - 1.16X1.85 DE LARGURA E 2.10 DE ALTURA")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168972", "047")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168972", "veja o vídeo!! LOTE COM 45 PNEUS MICHELIN 600/50 R22.5 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168802", "048")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168802", "LOTE COM 4 PNEUS 14.9-24 - 6 LONAS PIRELLI PD 22 ARROZEIRO - NOVOS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168803", "049")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168803", "LOTE COM 4 PNEUS 23.1-26 - 10 LONAS PIRELLI PD 22 ARROZEIRO - NOVOS")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168804", "050")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168804", "LOTE COM 4 PNEUS 13.6-38 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168805", "051")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168805", "LOTE COM 2 PNEUS 18.4-30 DUPLADOS - RESSOLADOS NOVOS")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168806", "052")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168806", "LOTE COM 2 PNEUS 18.4-34 DUPLADOS - RESSOLADOS NOVOS")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168807", "053")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168807", "LOTE COM 2 PNEUS 13.6-38 - RESSOLADOS NOVOS")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168808", "054")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168808", "LOTE COM 2 PNEUS 1300X24 - RESSOLADOS NOVOS")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168809", "055")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168809", "LOTE COM 2 PNEUS 235/75 R17.5 -18 LONAS; DESENHO AGRICOLA - RESSOLADOS NOVOS")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168810", "056")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/168810", "LOTE COM 2 PNEUS 24.5-32; CARCAÇA GOODYEAR - RESSOLADOS NOVOS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170543", "060")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170543", "1 - LOTE COM 40 PNEUS 295/80 R-22.5 - USADOS (EM CONDIÇÕES DE USO MONTAGEM SEM CÂMARA)")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170544", "061")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170544", "2 - LOTE COM 40 PNEUS 295/80 R-22.5 - USADOS (EM CONDIÇÕES DE USO MONTAGEM SEM CÂMARA)")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170545", "062")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170545", "3 - LOTE COM 40 PNEUS 295/80 R-22.5 - USADOS (EM CONDIÇÕES DE USO MONTAGEM SEM CÂMARA)")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170546", "063")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170546", "4 - LOTE COM 40 PNEUS 295/80 R-22.5 - USADOS (EM CONDIÇÕES DE USO MONTAGEM SEM CÂMARA)")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170547", "064")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170547", "5 - LOTE COM 40 PNEUS 295/80 R-22.5 - USADOS (EM CONDIÇÕES DE USO MONTAGEM SEM CÂMARA)")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170548", "065")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170548", "6 - LOTE COM 40 PNEUS 295/80 R-22.5 - USADOS (EM CONDIÇÕES DE USO MONTAGEM SEM CÂMARA)")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170549", "066")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170549", "7 - LOTE COM 40 PNEUS 295/80 R-22.5 - USADOS (EM CONDIÇÕES DE USO MONTAGEM SEM CÂMARA)")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170550", "067")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170550", "8 - LOTE COM 40 PNEUS 295/80 R-22.5 - USADOS (EM CONDIÇÕES DE USO MONTAGEM SEM CÂMARA)")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170551", "068")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170551", "9 - LOTE COM 40 PNEUS 295/80 R-22.5 - USADOS (EM CONDIÇÕES DE USO MONTAGEM SEM CÂMARA)")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170552", "069")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170552", "10 - LOTE COM 40 PNEUS 295/80 R-22.5 - USADOS (EM CONDIÇÕES DE USO MONTAGEM SEM CÂMARA)")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170553", "070")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170553", "11 - LOTE COM 40 PNEUS 295/80 R-22.5 - USADOS (EM CONDIÇÕES DE USO MONTAGEM SEM CÂMARA)")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170554", "071")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170554", "12 - LOTE COM 40 PNEUS 295/80 R-22.5 - USADOS (EM CONDIÇÕES DE USO MONTAGEM SEM CÂMARA)")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170559", "072")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170559", "LOTE COM 3 PNEUS 560/60 R-22.5 TRELLEBORG - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170560", "073")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170560", "LOTE COM 3 PNEUS 600/50 - 22.5 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170562", "074")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170562", "LOTE COM 6 PNEUS 295/80 R-22.5 - RESSOLADOS NOVOS")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170574", "080")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170574", "1 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170575", "081")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170575", "2 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170576", "082")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170576", "3 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170577", "083")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170577", "4 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170578", "084")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170578", "5 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170579", "085")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170579", "6 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170580", "086")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170580", "7 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170581", "087")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170581", "8 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170582", "088")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170582", "9 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170583", "089")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170583", "10 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170584", "090")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170584", "11 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170585", "091")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170585", "12 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170586", "092")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170586", "13 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170587", "093")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170587", "14 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170588", "094")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170588", "15 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170589", "095")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170589", "16 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170590", "096")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170590", "17 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170591", "097")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170591", "18 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170592", "098")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170592", "19 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170593", "099")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170593", "20 - LOTE COM 15 KIT DE RODAS 295 - USADOS (TODOS EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170916", "100")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170916", "LOTE COM 2 PNEUS 14.9-24 - USADOS (EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170595", "101")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170595", "LOTE COM 4 PNEUS MICHELIN 500/60 R22.5 - USADOS (EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170596", "102")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170596", "LOTE COM 2 PNEUS MICHELIN 380/90 R-46 - USADOS (EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170597", "103")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170597", "PNEU 23.1-30 - USADO (EM CONDIÇÕES DE USO)")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170600", "104")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170600", "LOTE COM 2 PNEUS 17.5-25 - USADOS (EM CONDIÇÕES DE USO - CARCAÇAS)")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170917", "105")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/170917", "LOTE COM 15 CÂMARAS DE AR (NOVAS) - 18.4-30 ")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171499", "106")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171499", "TRANSMISSÃO ZF")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171500", "107")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171500", "MOTOR MERCEDES BENZ")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171501", "108")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171501", "MOTOR MERCEDES BENZ C/TRANSMISSÃO")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>3.750,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171502", "109")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171502", "EIXO MERCEDES BENZ")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171503", "110")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171503", "LOTE COM 2 CONJUNTO SUSPENSÃO DIANTEIRA CAMINHÃO")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...154 lines deleted...]
-      <c r="D18" s="4" t="inlineStr">
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171504", "111")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171504", "CONJUNTO SUSPENSÃO DIANTEIRA CAMINHÃO")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E18" s="5" t="inlineStr">
-[...154 lines deleted...]
-      <c r="D23" s="4" t="inlineStr">
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171505", "112")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171505", "CHASSI VALMET")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E23" s="5" t="inlineStr">
-[...1375 lines deleted...]
-      <c r="E66" s="5" t="inlineStr">
+      <c r="E74" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F66" s="4" t="inlineStr">
+      <c r="F74" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-[...254 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171506", "113")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/171506", "SUCATA DE CABINE VW")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>