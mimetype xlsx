--- v0 (2025-10-19)
+++ v1 (2026-04-16)
@@ -269,667 +269,587 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10774", "15079")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10774", "VW; AMAROK CD 4X4 S; ANO 2012/2013, COR BRANCA; COMB DIESEL")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10944", "15080")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10944", "FIAT; DUCATO MINIBUS; ANO 2013/2014; COR CINZA; COMB DIESEL")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>47.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10773", "15082")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10773", "VW; AMAROK CD 4X4 S; ANO 2012/2013; COR BRANCA; COMB DIESEL")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>23.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10762", "15084")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10762", " I/VW TIGUAN 2.0 TSI, ANO/MOD. 2013/2014, COR PRETA, COMB GASOLINA,  APROX. 72.930 KM")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>51.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10765", "15085")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10765", " I/VW JETTA 2.0 TSI HIGHLINE, ANO/MOD. 2014/2014, COR CINZA, COMB GASOLINA,  APROX. 65.024 KM")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>51.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10764", "15086")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10764", " I/VW TIGUAN 2.0 TSI, ANO/MOD. 2013/2013, COR CINZA, COMB GASOLINA,  APROX. 111.928 KM")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>47.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10760", "15087")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10760", " I/VW JETTA 2.0 TSI HIGHLINE, ANO/MOD. 2013/2013, COR BRANCO, COMB GASOLINA,  APROX. 59.317 KM")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>52.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10761", "15088")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10761", " I/VW TIGUAN 2.0 TSI, ANO/MOD. 2011/2012, COR CINZA, COMB GASOLINA,  APROX. 68.464 KM")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>47.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10763", "15089")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10763", " I/VW PASSAT 2.0T, ANO/MOD. 2014/2014, COR PRATA, COMB GASOLINA,  APROX. 56.461 KM")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>55.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10766", "15090")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10766", " I/VW TIGUAN 2.0 TSI, ANO/MOD. 2013/2014, COR BRANCO, COMB GASOLINA,  APROX. 107.076 KM")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>56.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10767", "15091")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10767", " VW VOYAGE 1.6 CITY, ANO/MOD. 2013/2013, COR PRATA, COMB FLEX, APROX.  KM")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>24.250,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10771", "15111")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10771", " I/VW TIGUAN 2.0 TSI, ANO/MOD. 2011/2012, COR PRETA, COMB GASOLINA,  APROX. 68.300 KM")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>44.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10772", "15112")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10772", " I/VW PASSAT 2.0T, ANO/MOD. 2013/2014, COR AZUL, COMB GASOLINA,  APROX. 74.575 KM")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>55.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10770", "15113")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10770", " I/VW TIGUAN 2.0 TSI, ANO/MOD. 2011/2011, COR PRETA, COMB GASOLINA,  APROX. 53.041 KM")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>42.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10769", "15114")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10769", " VW VOYAGE 1.6 CITY, ANO/MOD. 2013/2013, COR PRATA, COMB FLEX, APROX. 117.394 KM")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>22.750,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10768", "15115")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/10768", " I/VW PASSAT 2.0T, ANO/MOD. 2013/2014, COR BRANCO, COMB GASOLINA,  APROX. 82.000 KM")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>49.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11052", "15116")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11052", "CHEVROLET/CELTA 1.0 LS, ANO/MOD 2011/12, FLEX")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>7.600,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11053", "15117")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11053", "CHEVROLET/CELTA 1.0 LS, ANO/MOD 2011/12, FLEX")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11054", "15118")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11054", "CHEVROLET/CELTA 1.0 LS, ANO/MOD 2011/12, FLEX")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>7.850,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11055", "15119")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/11055", "VW/GOL 1.6  ANO/MOD 2012/13, FLEX")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>17.550,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>