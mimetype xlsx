--- v0 (2025-10-14)
+++ v1 (2026-04-15)
@@ -269,4955 +269,4339 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69825", "099")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69825", "CKS-005-2020 - 2 MOTORES LIEBHERR - VEJA DESCRITIVO DE ITENS -  LOC: CARAJÁS/ PA")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69082", "100")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69082", "082-019-2020 - FIAT PALIO ELX FLEX, ANO 2005 - PLACA MQN-7568 - LOCALIZAÇÃO: VITÓRIA/ ES")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>9.250,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69084", "103")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69084", "082-112-2020 - Transformador OASA - MODELO: 10000/13,8 ANO 1976 -  LOCALIZAÇÃO: VITÓRIA/ ES")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>118.250,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69085", "104")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69085", "082-131-2020 - Torno NARDINI L-2680 ANO: 2011 -  LOCALIZAÇÃO: VITÓRIA/ ES")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>37.250,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69086", "105")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69086", "082-132-2020 - Empilhadeira CLARK C500Y - ANO: 1987 - LOCALIZAÇÃO: COLATINA/ ES")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>39.750,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69087", "106")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69087", "082-136-2020 - Prensa HP, Ano: 2016 -  LOCALIZAÇÃO: VITÓRIA/ ES")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69088", "107")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69088", "ACD-0010-2020 - Vagão ferroviário GEOVIA VAGONETE Ano 1986 - LOCALIZAÇÃO: Nova Vida-MA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>3.250,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69089", "108")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69089", "ACD-0011-2020 - Vagão ferroviário tipo plataforma, Ano: 2000 - Localização: Nova Vida-MA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69090", "109")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69090", "ACD-0012-2020 - VAGÃO FERROVIÁRIO TIPO PLATAFORMA, ANO: 2000 - LOCALIZAÇÃO: NOVA VIDA-MA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69091", "110")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69091", "AGLP-014-2020 - Bascula caminhão fora de estrada 777 - CA5583 - Localização: Rio Piracicaba / MG")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69092", "111")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69092", "AGLP-015-2020 - BASCULA CAMINHÃO FORA DE ESTRADA 777 - CA5577 - LOCALIZAÇÃO: RIO PIRACICABA / MG")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69094", "113")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69094", "BRU-106-2020 - BAÚ SERVIÇO DE EMERGÊNCIA - LOCALIZAÇÃO: São Gonçalo do Rio Abaixo / MG")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69096", "115")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69096", "CKS-030-2020 - VARREDEIRA LIMPADORA KMR 1700 D - Karcher - Ano: 2009 série: W09-186-011 - B - LOCALIZAÇÃO: CARAJÁS/ PA")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>6.250,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69097", "116")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69097", "CKS-041-2020 - PRENSA HIDRAULICA HORIZONTAL FORZAN TAG PE06 - LOCALIZAÇÃO: CARAJÁS/ PA")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>33.250,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69098", "117")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69098", "CKS-042-2020 - PRENSA HIDRAULICA HORIZONTAL FORZAN TAG PE07 - LOCALIZAÇÃO: CARAJÁS/ PA")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>25.250,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69109", "118")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69109", "CKS-043-2020 - CARREGADEIRA DE PNEUS CATERPILLAR Nº DE SÉRIE: BXY04067 MODELO: 988H CARTEPILLAR ANO: 2011 TAG: PC2605 HORAS TRABALHADAS: 38407 -  LOCALIZAÇÃO: CARAJÁS/ PA")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>530.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69110", "119")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69110", "CKS-044-2020 - PA CARREGADEIRA CATERPILLAR 988HM CARTEPILLAR Nº SÉRIE: BXY04291 ANO: 2011 HORAS TRABALHADAS: 39600 - LOCALIZAÇÃO: CARAJÁS/ PA")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>610.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69112", "121")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69112", "FAB-PL0301-2020 - PLATAFORMA ELEVATÓRIA SOLARIA - ANO: 2007 - LOCALIZAÇÃO: OURO PRETO/ MG")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>60.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69113", "122")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69113", "FAB-PM9808-2020 - CARREGADEIRA CAT 980H, ANO: 2008 - LOCALIZAÇÃO: OURO PRETO/ MG")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>177.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69131", "123")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69131", "MARAB-03-2020 - PLATAFORMA PARA TRABALHO EM ALTURA GENIE AWP-30S, ANO: 2011 - LOCALIZAÇÃO: MARABÁ - PA ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69134", "124")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69134", "MARAB-033-2020 -  Caminhão Mercedes Benz L 1620,  Ano: 2003, Placa: JUS-4252 - Localização: PARAUAPEBAS - PA ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>72.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69135", "125")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69135", "MARI-TP4704-2020 - Trator de Pneu KOMATSU WD-603, Ano: 2005 - Localização: MARIANA/MG")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69136", "126")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69136", "MCR-005-2020 - Caminhão Atlas Copco MT436, Ano: 2012 - Localização: Corumbá/MS")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69140", "127")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69140", "MCR-011-2020 - Caminhão 10x4 SCANIA 480, Ano: 2014 - Localização: Corumbá/ MS")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>43.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69141", "128")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69141", "MCR-013-2020 - Caminhão 10x4 SCANIA 480, Ano: 2014 - Localização: Corumbá/ MS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>51.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69142", "129")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69142", "MCR-059-2020 - Caminhão 10x4 SCANIA 480, Ano: 2014 - Localização: Corumbá/ MS")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>119.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69143", "130")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69143", "MCR-080-2020 - Caminhão 10x4 SCANIA P420, Ano: 2011 - LOCALIZAÇÃO: CORUMBÁ/ MS")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>55.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69144", "131")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69144", "MUT-064-2020 - MAQUINA HIDRAULICA MONT/DESM. PNEUS MODH1007, FABMA - LOCALIZAÇÃO: Nova Lima-MG")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69145", "132")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69145", "MUT-125-2020 - MICRO ÔNIBUS MERCEDEZ BENS COMIL PIA O, ANO: 2006, PLACA: HCQ 1638 - LOCALIZAÇÃO: NOVA LIMA-MG")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>36.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69146", "133")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69146", "MUT-131-2020 - Moto Scraper CATERPILLAR 631E , ANO: 1995 - LOCALIZAÇÃO: Nova Lima-MG")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>47.750,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69148", "134")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69148", "MUT-139-2020 - Empilhadeira Jungheinrich DFG 540 4T, ANO: 2006 - LOCALIZAÇÃO: Nova Lima-MG")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>20.750,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69405", "135")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69405", "MUT-MBR-141-2020 - Empilhadeira STHIL ETV-FM, ANO: 2013 - LOCALIZAÇÃO: Nova Lima-MG")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69406", "136")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69406", "PIC-266-2020 - Escavadeira LIEBHERR 964C ANO: 2012 - LOCALIZAÇÃO: Itabirito/MG")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>60.500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69408", "138")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69408", "PIC-269-2020 - Empilhadeira HYSTER 50, ANO: 2005 - LOCALIZAÇÃO: Itabirito/MG")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>31.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69409", "139")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69409", "PIC-MBR-257-2020 - Retroescavadeira CASE 580L, ANO: 2005 - LOCALIZAÇÃO: Itabirito/MG")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>80.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>1500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69410", "140")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69410", "PIC-MBR-265-2020 - Caminhão carroceria MERCEDES BENZ 710/37, ANO: 2006 PLACA: HBR-8339 - LOCALIZAÇÃO: ITABIRITO/MG")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>60.500,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69412", "142")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69412", "PIC-MBR-270-2020 - CATERPILLAR 785C, ANO: 2005 - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. LOCALIZAÇÃO: Itabirito/MG")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>202.500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69414", "144")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69414", "SLB-021-2020 - Motoniveladora KOMATSU GD825A, ANO: 2010 -  LOCALIZAÇÃO: Marabá/ PA")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69421", "151")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69421", "SLB-030-2020 - MOTONIVELADORA KOMATSU GD825A, ANO: 2010 - LOCALIZAÇÃO: MARABÁ/ PA")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>102.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69422", "152")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69422", "SLB-031-2020 - MOTONIVELADORA KOMATSU GD825A, ANO: 2011 - LOCALIZAÇÃO: MARABÁ/ PA")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>101.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69424", "154")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69424", "SLB-034-2020 - Perfuratriz ATLAS COPCO PV235, ANO: 2015 - LOCALIZAÇÃO: Marabá/ PA")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>180.532,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69425", "155")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69425", "SLB-035-2020 - Perfuratriz ATLAS COPCO PV235, ANO: 2015 - LOCALIZAÇÃO: Marabá/ PA")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>151.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69426", "156")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69426", "SLB-036-2020 - Perfuratriz ATLAS COPCO PV235 ANO: 2015 - LOCALIZAÇÃO: Marabá/ PA")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>151.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69431", "157")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69431", "SLB-037-2020 - Perfuratriz ATLAS COPCO ROCD7, ANO: 2009 - LOCALIZAÇÃO: Marabá/ PA")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>46.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69443", "160")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69443", "SSG-026-2020-IL23 - Torre de iluminação Atlas Copco QLTM2, ANO: 2014 - Localização: Canaã dos Carajás/ PA")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69130", "300")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69130", "082-102-2020 -DETECTOR, ARRUELA, PARAFUSOS E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69147", "303")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69147", "082-122-2020 - MOLAS , MODULOS, ESCOVA CARVÃO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>7.300,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69151", "306")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69151", "082-139-2020- CALÇA DE PROTEÇÃO, LENTE OCULOS DE SEGURANÇA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69154", "309")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69154", "082-142-2020 - ANEIS, PARAFUSOS, VALVULAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69156", "311")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69156", "082-145-2020- CONECTORES, GRAMPOS TERRA E OUTROS - VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>377,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69157", "312")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69157", "082-148-2020- BOBINA, ROTULAS COMPONENENTES E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69158", "313")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69158", "082-151-2020- CHAPAS DE FIXAÇÃO, RASPADOR, CRIVOS E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69159", "314")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69159", "082-153-2020- APROX. 42 MTS - CABO POTENCIA MEDIA TENSAO;MATERIAL COBRE - LOC. VITORIA / ES")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>10.600,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69160", "315")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69160", "082-154-2020- REBOLOS, ROTORES, RODAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>6.104,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69162", "317")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69162", "082-157-2020 - ROLAMENTOS ROLO CILINDRICO, FILTROS DE OLEO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69163", "318")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69163", "082-158-2020- CONJUNTO RADIADOR/COOLER 592223214 LIEBH- LOC. VITORIA /ES")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>3.788,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69164", "319")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69164", "082-164-2020 - ELEMENTOS FILTRO, BATERIA P/ RADIO, PARAFUSOS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69165", "320")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69165", "082-165-2020- EIXOS, PORTA ESCOVAS, PRENDEDORES E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>2.106,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69166", "321")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69166", "082-166-2020- ETIQUETAS, DISCOS, MANGUEIRAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69167", "322")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69167", "082-169-2020 - RETENTORES, FUSIVEIS, SAPATAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69168", "323")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69168", "082-170-2020 - REATORES, RODA P/ FORNO, FILTRO E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>5.008,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69169", "324")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69169", "082-179-2020- ROLAMENTOS, BUCHAS , PORCAS E OUTROS- VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>122</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>12.400,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69170", "325")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69170", "082-182-2020 - SUPORTES COMPONETES, RODAS, PENEIRAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>5.300,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69171", "326")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69171", "082-187-2020- LANÇADEIRA. FUSIVEL, CAPA ROLAMENTO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69172", "327")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69172", "ACD-MRO-004-2020- PARAFUSOS, ROTULAS , CHAPAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69173", "328")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69173", "CD-145-2020- ANEIS, FILTROS, RETENTORES E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69308", "329")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69308", "CD- 151-2020- POLIA COMPONENTE, ROTOR , ANEIS E OUTROS -VEJA DESCRITIVO DE ITENS")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69428", "331")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69428", "CD- 160-2020- ELEMENTOS COMPONENTES, FILTRO FLUIDO E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69429", "332")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69429", "CD-165-2020- FUSIVEL, INTERRUPTOR, MODULOS E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69430", "333")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69430", "CD-166-2020- ANEIS, VEDAÇÃO, RETENTORES - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69432", "334")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69432", "CD-168-2020- FUSIVEIS CHAVES , MARCADORES E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69435", "335")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69435", "CD-181-2020- FILTROS DE OLEO, ELEMENTOS, GAXETA E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69439", "339")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69439", "CKS-031-2020-  01 VIRA LEIRA - LOC. CARAJAS /PA ")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69440", "340")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69440", "CKS-036-2020- AR CONDICIONADO CARRIRER, SPRINGER E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69444", "343")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69444", "CKS-MRO-032-2020- MANGUEIRAS MONTADAS, RELE COMPONENTES E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69445", "344")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69445", "CKS- MRO-035-2020- BUCHAS, ANEIS , LANTERNAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69446", "345")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69446", "CKS- MRO- 037-2020- CALÇADO DE SEGURANÇA 35- LOC. Parauapebas - PA")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69447", "346")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69447", "CKS- MRO-038-2020- APROX. 43  MOLAS, ITAIPU - LOC. CARAJAS / PA ")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69448", "347")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69448", "CKS- MRO-039-2020- ROLAMENTOS, PARAFUSOS , BLOCOS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69449", "348")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69449", "CKS-MRO-040-2020- RODA ACIONADA - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>4.100,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69749", "349")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69749", "CKS-MRO-045-2020- ALTERNADOR, MANGUEIRAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69750", "350")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69750", "CKS-MRO-047-2020- PARAFUSOS - ARRUELA E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69751", "351")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69751", "CPBS-003-2020- TRANSMISSORES DE FORÇA MECANICA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69757", "354")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69757", "CPBS-012-2020- APROX. 30 KG ROLOS DE IMPACTO - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69762", "355")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69762", "CPBS-013-2020- INSTRUMENTOS E ACESSORIOS, VALVULAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69764", "356")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69764", "CPBS-015-2020- VALVULAS, BOMBA ENGRENAGENS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>3.300,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69766", "357")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69766", "FAB-065-2020- FLANGE COMPONENTE, ISOLADOR E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69767", "358")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69767", "FAB-066-2020- TELA PENEIRA , ENGRENAGENS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69771", "360")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69771", "FAB-70-2020- FILTROS FLUIDOS DIVERSOS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69778", "366")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69778", "FAB-84-2020- CORREIA V LISA, CELULA CARGA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69780", "367")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69780", "FAB-86-2020- VALVULAS RET. VALVULAS MANGOTES E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69781", "368")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69781", "GOV-076-2020- ELETRODUTO FLEX;CONDUITE, PARAFUSOS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69783", "370")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69783", "ITA-035-2020- CADEIRAS FIXAS DIVERSAS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69786", "371")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69786", "ITA-036-2020- CADEIRAS GIRATORIAS DIVERSAS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69788", "372")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69788", "ITA-037-2020- CADEIRAS GIRATÓRIAS DIVERSAS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69790", "373")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69790", "ITA-040-2020- ARMARIO MESA FECHADO, GAVETEIRO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69792", "374")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69792", "MARAB-028-2020- 01 - CONTAINER METALICO- LOC. MARABÁ - PA    ")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69793", "375")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69793", "MARAB-031-2020- 01 CONTAINER METALICO - LOC. MARABÁ - PA ")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69794", "376")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69794", "MCR-056-2020- FUSIVEL, ANEL E OUTROS - VEJA DESCRITIVO DE ITENS - LOC. Corumbá/ MS")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69801", "380")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69801", "MCR-106-2020- ARRUELA, TAMPA, PARAFUSOS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69810", "389")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69810", "MUT-097-2020- PARAFUSOS, MODULOS ELETRICOS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69811", "390")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69811", "MUT-100-2020- JOELHO, MANGUEIRA, BUCHAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69815", "394")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69815", "MUT-106-2020- BUCHAS , TRANSDUTOR , JUNTAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69816", "395")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69816", "MUT-107-2020- LAMPADA INCANDESCENTE, VEDACAO PLANA E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69817", "396")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69817", "MUT-108-2020- VEDAÇÃO PLANA , FUSIVEL E OUTROS -  VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69818", "397")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69818", "MUT-110-2020- ABRACADEIRA, ANEL TRAVA E OUTROS -  VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69819", "398")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69819", "MUT-115-2020- VALVULAS, TRANSFORMADORES E OUTROS-  VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69755", "401")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69755", "TIG-045-2020 - MOTOR, ROLAMENTO E OUTROS - VEJA DESCRITIVO DE ITENS - LOCALIZAÇÃO: MANGARATIBA- RIO DE JANEIRO")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>9.400,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69756", "402")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69756", "TIG-044-2020 - ACOPLAMENTO BORRACHA, SENSOR E OUTROS- VEJA DESCRITIVO DE ITENS - LOCALIZAÇÃO: MANGARATIBA- RIO DE JANEIRO")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69758", "403")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69758", "TIG-043-2020 - ROLAMENTO, MOTOR E OUTROS- VEJA DESCRITIVO DE ITENS - LOCALIZAÇÃO: MANGARATIBA- RIO DE JANEIRO")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69759", "404")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69759", "TIG-042-2020 - 3 PEÇAS TAMBOR DE CORREIA TRANSPORTADORA - LOCALIZAÇÃO: MANGARATIBA- RIO DE JANEIRO")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69760", "405")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69760", "TIG-041-2020 - 3 PEÇAS TAMBOR DE CORREIA TRANSPORTADORA - LOCALIZAÇÃO: MANGARATIBA- RIO DE JANEIRO")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t>2.700,00</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69761", "406")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69761", "TIG-040-2020 - TAMBOR DE CORREIA TRANSPORTADORA  - 3 PEÇAS SENDO 2 FABRICANTE MBR E 1 DO FABRICANTE FILSAN - LOCALIZAÇÃO: MANGARATIBA- RIO DE JANEIRO")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69763", "407")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69763", "TIG-039-2020 - 4 PEÇAS TAMBOR DE CORREIA TRANSPORTADORA - LOCALIZAÇÃO: MANGARATIBA- RIO DE JANEIRO")</f>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F124" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69768", "409")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69768", "TIG-031-2020 - PARAFUSO, SEGMENTO E OUTROS - VEJA DESCRITIVO DE ITENS - LOCALIZAÇÃO: MANGARATIBA- RIO DE JANEIRO")</f>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>5.100,00</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69770", "410")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69770", "TIG-030-2020 - 1 PEÇA REDUTOR DE GIRO DA CN01, FABRICANTE: POHLIG HEC - LOCALIZAÇÃO: MANGARATIBA- RIO DE JANEIRO")</f>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F126" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69785", "414")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69785", "TIG-024-2020 - LAMINA RASPADORA, ROLAMENTO - VEJA DESCRITIVO DE ITENS - LOCALIZAÇÃO: MANGARATIBA- RIO DE JANEIRO")</f>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69787", "415")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69787", "TIG-023-2020 - PARTES E PECAS; NOME DO ITEM: REFIL VEDAÇÃO; APLICAÇÃO: TRANSPORTADOR CORREIA - VEJA DESCRITIVO DE ITENS - LOCALIZAÇÃO: MANGARATIBA- RIO DE JANEIRO")</f>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69797", "419")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69797", "TIG-016-2020 - TRANSISTOR, PONTE CONECTORA E OUTROS - VEJA DESCRITIVO DE ITENS - LOCALIZAÇÃO: MANGARATIBA- RIO DE JANEIRO")</f>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69821", "450")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69821", "MUT-118-2020- CORREIAS, MANGUEIRAS E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F130" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69822", "451")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69822", "MUT-119-2020- POLIA MOVIDA, PINO COMPONENTE E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69823", "452")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69823", "MUT-120-2020- INTERRUPTOR ELETRICO, FILTRO FLUIDO HIDR E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F132" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69824", "453")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69824", "MUT-121-2020- Conjunto de parafusos, Peças e acessórios de filtros e outros - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F133" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69828", "456")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69828", "MUT-130-2020- MBR VENTILADOR, MBR ARMADURA E OUTROS -  VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69829", "457")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69829", "MUT-136-2020- ANEIS, DISCOS E OUTROS -  VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C135" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F135" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69830", "458")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69830", "MUT-138-2020- FILTRO FLUIDO OLEO HIDR, ROLAMENTOS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F136" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69831", "459")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69831", "MUT-140-2020- POLTRONAS DIVERSAS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69832", "460")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69832", "MUT-143-2020- TRANSMISSOR PRESSAO, ADAPTADOR E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F138" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69833", "461")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69833", "MUT-144-2020- VEDACAO PLANA, FILTRO FLUIDO E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F139" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69834", "462")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69834", "MUT-145-2020- VEDACAO PLANA, PLACA COMPONENTE E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F140" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69835", "463")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69835", "MUT-MBR-142-2020- GAVETEIROS DIVERSOS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C141" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D141" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F141" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69837", "465")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69837", "SFH-007-2020- MANGUEIRAS BOBCAT DIVERSAS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F142" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69838", "466")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69838", "SFH-008-2020- MANCAL ROLAMENTOS, PORCAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F143" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69839", "467")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69839", "SFH-011-2020- MANGUEIRAS BOBCAT, MANGOTE , CORREIA E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F144" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69840", "468")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69840", "SFH-015-2020- KITS CONTATO, BUCHAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C145" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D145" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F145" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69842", "470")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69842", "SHF-016-2020- ARRUELAS PLANAS, CORREIAS LISAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F146" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69843", "471")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69843", "SIS-002-2020- 01 SUQUEIRA INDUSTRIAL 100L BEGEL , 01 GELADEIRA INDUSTRIAL 4 PORTAS LOC. SANTA INES")</f>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D147" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F147" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69845", "473")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69845", "SLB-033-2020- FILTRO OLEO, AMORTECEDORES E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F148" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69846", "474")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69846", "SLB-042-2020- VENTILADOR ARREFECIMENTO, PORTA INJETOR E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69847", "475")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69847", "SLB-043-2020- 01 TACOMETRO 1124136 CATERPILLAR- LOC. Marabá/ PA")</f>
+      </c>
+      <c r="C150" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D150" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F150" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69848", "476")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69848", "SLB-044-2020- BUCHAS, ENGRENAGENS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C151" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D151" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F151" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69849", "477")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69849", "SLB-045-202O- BLOCOS CONTATOS, CAIXA MANCAL  E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F152" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69850", "478")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69850", "SLB-046-2020- LAMPADAS COMPONENTE, PARAFUSOS E OUTROS -VEJA DESCRITIVO DE ITENS  ")</f>
+      </c>
+      <c r="C153" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D153" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F153" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69851", "479")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69851", "SLB-047-2020- ELEMENTO FILTRO, TUBOS, MANGUEIRAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D154" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t>1.976,00</t>
+        </is>
+      </c>
+      <c r="F154" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69853", "481")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69853", "SLS-MRO-040-2020- DISCO COMPONENTE, FILTRO FLUIDO AR E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t>3.100,00</t>
+        </is>
+      </c>
+      <c r="F155" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69855", "483")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69855", "SLS-MRO-043-2020- CACAMBA, CAVALETE E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D156" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...122 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+      <c r="E156" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F156" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69856", "484")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69856", "SLS-MRO-111-2020- BOTAO COMANDO , ARRUELA ACO 130MM 175MM E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C157" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D157" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F157" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69857", "485")</f>
+      </c>
+      <c r="B158" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69857", "SLS-MRO-115-2020- ROLAMENTO , MOTORES, ACOPLAMENTOS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D158" s="4" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
+        <is>
+          <t>17.250,00</t>
+        </is>
+      </c>
+      <c r="F158" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69858", "486")</f>
+      </c>
+      <c r="B159" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69858", "SLS-MRO-214-2020- MANGUEIRA AR , ENGRENAGEM E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C159" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D159" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...90 lines deleted...]
-      <c r="D19" s="4" t="inlineStr">
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F159" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69859", "487")</f>
+      </c>
+      <c r="B160" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69859", "SSG-025-2020-MRO- MODULOS, ADAPTADORES E OUTROS- VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C160" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D160" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="E19" s="5" t="inlineStr">
-[...1178 lines deleted...]
-      <c r="D56" s="4" t="inlineStr">
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F160" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69860", "488")</f>
+      </c>
+      <c r="B161" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69860", "SSG-027-2020-MRO- ABRACADEIRA A5845 ATLAS COPCO, KIT COMPONENTE E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C161" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D161" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E56" s="5" t="inlineStr">
+      <c r="E161" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F56" s="4" t="inlineStr">
-[...117 lines deleted...]
-      <c r="D60" s="4" t="inlineStr">
+      <c r="F161" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69861", "489")</f>
+      </c>
+      <c r="B162" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69861", "SSG-028-2020-MRO- RETENTOR , PARAFUSOS , MANGUEIRAS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C162" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D162" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E162" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F162" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69862", "490")</f>
+      </c>
+      <c r="B163" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69862", "SSG-029-2020-MRO- CONECTOR , KIT MANUTENÇÃO, TRANSFORMADOR E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
+      </c>
+      <c r="C163" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D163" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E60" s="5" t="inlineStr">
-[...479 lines deleted...]
-      <c r="E75" s="5" t="inlineStr">
+      <c r="E163" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
-      <c r="F75" s="4" t="inlineStr">
-[...2814 lines deleted...]
-      </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
-      <c r="A164" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A164" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69863", "491")</f>
+      </c>
+      <c r="B164" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/69863", "SSG-030-2020-MRO- CHAVE COMPONENTE, VALVULAS, FILTROS E OUTROS - VEJA DESCRITIVO DE ITENS ")</f>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>