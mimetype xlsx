--- v0 (2025-10-14)
+++ v1 (2026-04-15)
@@ -269,1179 +269,1035 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63137", "2001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63137", " Retificadora plana manual. Modelo Rossi. Curso de 100x250mm. Com placa eletromagnética ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63143", "2002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63143", " Retificadora plana Hidráulica. Mod. Abrasive. Com placa eletromagnética. Curso 250x500mm")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>15.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63135", "2003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63135", " Afiadora universal. Modelo USL  Curso de 400 mm")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63156", "2004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63156", " Afiadora de brocas. Modelo AFP 30")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63147", "2005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63147", " Fresadora horizontal ROSSI. Curso de 700mm")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63136", "2006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63136", " Retificadora plana vertical com cabeçote segmentado. Curso 1.000mm. Modelo IRGO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63138", "2007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63138", " Calandra viradeira manual 1000mm")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63146", "2008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63146", " Plaina limadora 400 mm")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63140", "2009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63140", " Torno Mazak ,máquina no estado para retrofit")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>8.900,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63134", "2010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63134", " Alimentador de barras para torno traum CNC")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63152", "2011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63152", " Solda MIG Bambozi")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63148", "2012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63148", " Furadeira de coluna sonicam-no estado (falta pçs )")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63139", "2013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63139", " Furadeira fresadora com mesa coordenada")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63142", "2014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63142", " dinamometro modelo TOCCHETO TM012")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63157", "2015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63157", " Retificadora plana 300x600 modelo Sheffteld")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63144", "2016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63144", " Viradeira de chapa manual 2 m ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63141", "2017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63141", " Guilhotina Newton 1,2")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63145", "2018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63145", " Carcaça de torno revólver automático")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63149", "2019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63149", " Pantógrafo. Pouco uso")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63155", "2020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63155", " Cabecote de furadeira de coluna")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63158", "2021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63158", " Tamboreador (mistura tinta ou tira rebarbas)")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63151", "2022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63151", " Gerador de solda")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63153", "2023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63153", " Prensa pneumática com regulagem de altura")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.900,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63154", "2024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63154", " Torno ROMI. Modelo Centur 40, no estado para retrofit")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63159", "2025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63159", " Torno automático ROMI. Modelo Chucher")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63150", "2026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63150", " Eletroerosão Engespark MM 60 A")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63160", "2027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63160", "Eletroerosão Engespark MM 60 A EDM")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63408", "2028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63408", " Prensa pneumática")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63411", "2029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63411", " Torno CNC Traubi TR9. Em funcionamento.")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>41.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63409", "2030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63409", " Mandrilhadora Cincinnati. Fuso 90")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>79.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63415", "2031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63415", " Cabeçote Fresaste articulado. ISO 40")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>8.100,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63414", "2032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63414", " Centro de usinagem Chiron para retrofitting")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>24.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63416", "2033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63416", " Torno Imor MVR.  1 metro. Reformado. Em funcionamento.")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63410", "2034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63410", " Retífica cilíndrica Cincinatti. 1.20 entre pontos. Funcionando")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>23.500,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63413", "2035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63413", " Torno revólver")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63412", "2036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63412", " Motor Perkins para retroescavadeira. Retificado")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>