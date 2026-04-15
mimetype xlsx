--- v0 (2025-10-14)
+++ v1 (2026-04-15)
@@ -269,827 +269,727 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63110", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63110", "CITROEN/ C3 GLX 14 FLEX; 2011/2012; PRATA - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>12.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62530", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62530", " FIAT; PALIO WEEKEND ATTRATIVE 2016/2017 PRATA ALCO./GASOL. FROTA 788")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63109", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63109", "HONDA; FIT EX CVT; 2016/2017; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>37.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62518", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62518", "veja o vídeo!!! ÔNIBUS, VW INDUSCAR APACHE, 2008/2008, BRANCO; DIESEL - FROTA 103 - FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>28.750,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>1500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62527", "009")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62527", " FIAT; PALIO WEEKEND ATTRATIVE 2016/2017 PRATA ALCO./GASOL. FROTA 118")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>19.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62525", "010")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62525", "I BMW; X5 4.8 FE81; 2007/2007; PRETA; GASOLINA; 7 LUGARES - FUNCIONANDO; IPVA 2020 PAGO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>40.050,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62526", "011")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62526", " FIAT; PALIO WEEKEND ATTRATIVE 2016/2017 PRATA ALCO./GASOL. FROTA 807")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>18.850,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62528", "012")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62528", "RENAULT DUSTER 16 D 4X2; 2013/2014; CINZA; ALCO./GASOL. - FROTA 707 - IPVA 2020 PAGO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>18.900,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62523", "013")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62523", " FIAT; PALIO WEEKEND ATTRATIVE 2016/2017 PRATA ALCO./GASOL. FROTA 068")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>18.750,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62529", "020")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62529", "veja o vídeo!!! CAMINHÃO GM; CHEVR. 12000 CUSTOM; 1991/1991; AZUL; GASOLINA - FUNCIONANDO - MUNCK E PLARAFORMA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>36.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63162", "021")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63162", "PALIO WEEKEND ADVENTURE, 2014/2015, PRATA, FLEX - FUNCIONANDO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>23.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62519", "022")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62519", "VW/KOMBI; 2011/2012; BRANCA; ALCO./GASOL.- FROTA 957 - FUNCIONANDO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>550.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62520", "025")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62520", " VW GOL 1.0 GIV 2011/2011 PRATA ALCO./GASOL. FROTA 169")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>6.900,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62522", "029")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62522", "FORD; TRST, MODIFICAR TP, 2010/2011, BRANCA; DIESEL; FROTA 131")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>12.050,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63226", "030")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63226", "FIAT; PALIO WK TREKK 1.6; 2013/2014; PRATA; ALCO./GASOL.")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>18.750,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63227", "031")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63227", "RENAULT; DUSTER 20D 4X2; 2014/2015; PRATA; ALCO./GASOL.")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>23.800,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...57 lines deleted...]
-      <c r="F15" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63228", "032")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63228", "RENAULT; DUSTER 20D 4X2; 2014/2015; PRATA ; ALCO./GASOL.")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63229", "033")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63229", "RENAULT; DUSTER 20D 4X2; 2014/2015; PRATA; ALCO./GASOL.")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>15.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63230", "034")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63230", "RENAULT; DUSTER 20D 4X2; 2014/2015; PRATA; ALCO./GASOL.")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>23.200,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63231", "035")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/63231", "RENAULT; DUSTER 20D 4X2; 2014/2015; PRATA; ALCO./GASOL.")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62521", "040")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62521", "veja o vídeo! ÔNIBUS, VW INDUSCAR APACHE, 2008/2008, BRANCO; DIESEL - FROTA 603 - FUNCIONANDO")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>1150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62524", "041")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62524", "PALIO WEEKEND ADVENTURE, 2014/2015, PRATA, FLEX - FUNCIONANDO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="B16" s="4" t="inlineStr">
-[...51 lines deleted...]
-      <c r="F17" s="4" t="inlineStr">
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>24.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-[...121 lines deleted...]
-      <c r="F21" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62515", "072")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62515", "VW GOL 1.0 GIV; 2009/2010; PRATA; ALCO./GASOL - (LOTE SUCATA)")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-[...367 lines deleted...]
-      <c r="D33" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62516", "073")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62516", "VW GOL 1.0 GIV; 2010/2010; PRATA; ALCO./GASOL - (LOTE SUCATA)")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E33" s="5" t="inlineStr">
+      <c r="E34" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F33" s="4" t="inlineStr">
-[...30 lines deleted...]
-      </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62517", "074")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/62517", "VW GOL 1.0 GIV; 2010/2010; PRATA; ALCO./GASOL - (LOTE SUCATA)")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>