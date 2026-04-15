--- v0 (2025-10-14)
+++ v1 (2026-04-15)
@@ -269,4731 +269,4143 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56418", "244")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56418", "CHEVROLET/S10 LS FD2, ANO 2013, C. DUP, FLEX, FR63542, UND B. RETIRO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57737", "2016")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57737", " TRANSBORDO ATA, 2010, FR107698, UND DIAMANTE")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56749", "2030")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56749", "1 Ventilador 60 CV, 1 Compressor E 1 Variador 40CV - patrm 198431/078167/067266, UND DOIS CÓRREGOS veja especificações")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>2.950,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56750", "2032")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56750", "1 Talha Elétrica, 3 MAQ, SOLDA E 1 BALANCEADOR, PATRM. 247747, UND DOIS CÓRREGOS")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>7.300,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55574", "3021")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55574", " SUCATA DE COLHEDORA J. DEERE 3522, ANO 2010, FR101456")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57747", "3052")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57747", " ADUBADEIRA JUMIL, FR103951, UND BARRA")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57750", "3053")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57750", " ADUBADEIRA JUMIL, FR103952, UND BARRA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57751", "3054")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57751", " ADUBADEIRA JUMIL, FR103955, UND BARRA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57748", "3055")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57748", " ADUBADEIRA JUMIL, FR103959, UND BARRA")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>1.550,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57749", "3056")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57749", " ADUBADEIRA JUMIL, FR103953, UND BARRA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57742", "3059")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57742", " CARROCERIA COMBOIO SUCATEADA, FR96558, (PL. EAJ8098), UND BARRA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>5.800,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57744", "3060")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57744", " CAIXOTE CARROCERIA CANA INTEIRA, 2012, FR96397, UND BARRA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>4.250,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57362", "3069")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57362", " TRATOR CASE MX 270 MAGNUM 4X4, 2010, UND BARRA  - veja especificações - verificar foto com a plaqueta.")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>71.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57739", "3082")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57739", "R/RANDONSP RQ CA RANDON 8,20 M, 2012, FR96840, UND BARRA")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>16.250,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57740", "3083")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57740", "R/RANDONSP RQ CA RANDON 8,20 M, 2012, FR96851, UND BARRA")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>16.250,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57738", "3084")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57738", " PRANCHA R/RODOFORTSA RC 3E, ANO 2010, FR96897, UND BARRA")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>40.750,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57753", "3091")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57753", "5 GARRAFÃO DE VIDRO 20 lts aproximadamente, S/FR, UND BARRA")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>460,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55598", "3100")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55598", " TRATOR VALTRA BH 210I 4X4, ANO 2014, FR31054, UND BARRA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>112.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55609", "3101")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55609", " TRATOR VALTRA BT 190, ANO 2014, FR100927, UND BARRA")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>138</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>99.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55565", "3102")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55565", " CARRETA DE TORTA, FR103622, UND BARRA")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>3.400,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55604", "3103")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55604", " TRATOR CASE MX 270 4X4, ANO 2010, FR100048, UND BARRA")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>75.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55599", "3104")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55599", " TRATOR CASE MX 270 4X4, ANO 2010, FR31039, UND BARRA")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>68.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55589", "3105")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55589", " CARRETA DE TORTA, FR103661, UND BARRA")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>2.950,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55605", "3106")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55605", " TRATOR VALTRA BH 210I 4X4, ANO 2014, FR61028, UND BARRA")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>92.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55566", "3107")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55566", " COLHEDORA J. DEERE 3522, ANO 2010, FR101475, UND BARRA")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>56.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55581", "3108")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55581", " COLHEDORA J. DEERE 3522, ANO 2008, FR23614, UND BARRA")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>46.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55606", "3109")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55606", " TRATOR VALTRA BH 210I 4X4, ANO 2014, FR100734, UND BARRA")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>114.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55602", "3110")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55602", " TRATOR VALTRA BH 210I 4X4, ANO 2014, FR100716, UND BARRA")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>98.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55603", "3111")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55603", " TRATOR NEW HOLLAND T8.270, ANO 2014, FR140104, UND BARRA")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>155.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55600", "3112")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55600", " TRATOR VALTRA BH 210I 4X4, ANO 2014, FR116522, UND BARRA")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55608", "3113")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55608", " clique na 1ª foto e veja vídeo - TRATOR VALTRA BH 205, ANO 2011, FR163449, UND BARRA - PAROU FUNCIONANDO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>84.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55607", "3114")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55607", " TRATOR VALTRA BT 190, ANO 2014, FR100925, UND BARRA")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>92.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55592", "3115")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55592", " PLANTADEIRA automática DMB, FR10397, ANO 2010, UND BARRA")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55564", "3116")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55564", " DOLLY, FR56917, venda sem documento, UND BARRA")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55578", "3117")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55578", " venda como sucata - IMPLEMENTOS/ PARTES CULTIVADOR/SULCADOR/OUTROS, S/FR, UND BARRA")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>3.400,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55580", "3118")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55580", " COLHEDORA J. DEERE 3522, ANO 2010, FR101461, UND BARRA")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>43.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55596", "3119")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55596", " COLHEDORA J. DEERE 3522, ANO 2010, FR101463, UND BARRA")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>42.200,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55572", "3120")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55572", " CAMINHÃO SCANIA/T112 ES 6X4 C/ MUNCK, GUINCHO, carroceria de aço, ANO 1987/1987, FR96438/98655/987818, UND BARRA")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>83.500,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55586", "3121")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55586", " MODULO DE BATERIA E NOBREAK, Patr.15960/1, UND BARRA")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55597", "3133")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55597", " 4 Rodas aro15 e 80 rodas 7.50-20 todas completas com os anéis, S/FR, UND BARRA")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>1.600,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55922", "3134")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55922", "2 Microscópio, patrim 47124/6975, UND BARRA")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55569", "3281")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55569", " COLHEDORA J. DEERE 3522, ANO 2008, FR23613, UND BARRA")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>42.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57746", "3484")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57746", " CARRETA DE TORTA, FR103662, UND BARRA")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>3.350,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57745", "3670")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57745", " ADUBADEIRA JUMIL, FR74025, UND BARRA")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>4.100,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57741", "3689")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57741", " R/RANDONSP RQ CA RANDON 8,20 M, 2012, FR96855, UND BARRA")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>21.500,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57743", "3755")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57743", " CARROCERIA DE MADEIRA, FR98596, UND BARRA")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57953", "4005")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57953", " R/RANDON SR CT PRANCHA 2 EIXOS RANDON, ANO 2011, UND PARAÍSO , TRANSFERÊNCIA APENAS P/ SÃO PAULO")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>74.500,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55570", "4021")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55570", " TRATOR VALTRA BM 100, ANO 2011, FR19822, UND PARAÍSO (implemento verde não faz parte do lote)")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>41.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55588", "5003")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55588", " PEÇAS DIVERSAS EM 4 PALHETES, S/FR, UND STA CÂNDIDA")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>3.750,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55583", "5040")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55583", " TRANSBORDO SEMARG 12T, FR101963, UND STA CÂNDIDA")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55563", "5041")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55563", " TRANSBORDO SEMARG, FR101945, UND STA CÂNDIDA")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57114", "5043")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57114", " TRATOR CASE MXM 165 4X4 SÉRIE M64CC300441, FR19829, UND BARRA - motor aberto veja especificações")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>59.500,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55582", "5044")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55582", " TRANSBORDO SEMARG 12T, FR47020, UND STA CÂNDIDA")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55567", "5045")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55567", " TRANSBORDO SANTAL 12T, FR70599, UND STA CÂNDIDA")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55577", "5070")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55577", " SUCATA DE TRATOR Case MX 260 Magnum 4x4, ANO 2017, UND STA CÂNDIDA ANO 2017  ")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>37.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55584", "5071")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55584", " TRANSBORDO SERMAG, FR101976, UND STA CÂNDIDA")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55591", "5072")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55591", " TRANSBORDO SERMAG, FR101946, UND STA CÂNDIDA")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55573", "5073")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55573", " TRANSBORDO CIVEMASA, ANO 2009, FR650791, UND STA CÂNDIDA")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55575", "5074")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55575", " 2 TRANSBORDO CIVEMASA, FR650633/650692, UND STA CÂNDIDA")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55593", "5075")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55593", " PLANTADEIRA DMB, FR112341, UND STA CÂNDIDA")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55590", "5076")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55590", " 2 TRANSBORDO CIVEMASA, FR650560/19098/650595/20016, UND STA CÂNDIDA")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>19.750,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55594", "5077")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55594", " 2 TRANSBORDO SANTAL, FR655118/19784/655115/20212, UND STA CÂNDIDA")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55585", "5078")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55585", " TRATOR VALTRA BM100, ANO 2012, FR19840 (CÂMBIO DANIFICADO), UND STA CÂNDIDA")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>69.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55587", "5079")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55587", " TRATOR VALTRA BH210I, ANO 2015, FR18063 (MOTOR TRAVADO), UND STA CÂNDIDA")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>92.500,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55579", "5080")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55579", "R/RANDONSP RQ CA 12,5m, ANO 2010/2010, FR96797, UND STA CÂNDIDA")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55595", "5081")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55595", " R/RANDONSP RQ CA 12,5m, ANO 2010/2010, FR82620, UND STA CÂNDIDA")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>33.500,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55576", "5082")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55576", " R/RANDONSP RQ CA 12,5m, ANO 2010/2011, FR82639, UND STA CÂNDIDA")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57736", "5083")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57736", "SELADORA, S/FR, UND SANTA CÂNDIDA")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>70,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55568", "5664")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55568", " TRANSBORDO CIVEMASA, ANO 2009, FR650536, UND STA CÂNDIDA")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55571", "5806")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55571", " TRANSBORDO SANTAL, ANO 2010, FR655121/101987, UND STA CÂNDIDA")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57952", "11766")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57952", "TRATOR VALMET 785 4x4, ANO 1990, FR10039, UND SERRA")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>43.500,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55923", "16041")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55923", "CARROCERIA DE MADEIRA, S/FR, UND DESTIVALE")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>2.350,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55938", "16042")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55938", "PENEIRA ROTATIVA, S/FR, UND UNIVALEM")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55939", "16043")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55939", "1 PENEIRA ROTATIVA, S/FR, UND UNIVALEM")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55940", "16044")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55940", "SUCATA DE PAINÉIS ELÉTRICOS, S/FR, UND UNIVALEM")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55941", "16045")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55941", "ROÇADEIRA, MÓVEIS DIVERSOS e DUAS GELADEIRAS - P/ REFEITÓRIO E ADM , S/FR, UND UNIVALEM")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55942", "16046")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55942", "RODAS P/ CAMINHÃO med. 1.100 x 22 aproximadamente 330 und, S/FR, UND UNIVALEM")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>17.000,03</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55943", "16047")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/55943", "CUBÍCULO DE MÉDIA TENSÃO, S/FR, UND UNIVALEM")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>13.200,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56344", "16048")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56344", "MÓVEIS: GELADEIRA, FREEZER, CADEIRA, PANELAS, BANDEJA, S/FR, UND BENALCOOL")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56751", "16049")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56751", "CORTADOR grama ( T. TRATOR) não funciona sem motor e outras peças, S/FR, UND UNIVALEM")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57115", "16050")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57115", "CARRETA TANQUE, UND UNIVALEM")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57361", "17002")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57361", "3 CENTRIFUGAS veja especificações, Patr. 19013/1995/45/48/51/15680/85/,UND TARUMÃ ")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56450", "20071")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56450", " R/RANDONSP RQ CA CANA PICADA, ANO 2012/2012, FR139446, UND COSTA PINTO")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56449", "20214")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56449", "R/RANDONSP RQ CA CANA PICADA, ANO 2012/2012, FR139447, UND COSTA PINTO")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>39.000,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56459", "20225")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56459", " CARRETA ABRIGO FAB.PRÓPRIA, FR57136, UND COSTA PINTO")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56470", "20315")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56470", " CARRETINHA, FR57138, UND COSTA PINTO")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>2.150,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56671", "20318")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56671", " CARRETA SERVIÇO DIVERSOS, FR57301, UND COSTA PINTO")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56455", "20321")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56455", " MOTONIVELADORA XCMG GR180, ANO 2013, FR50219, UND COSTA PINTO")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>39.500,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56448", "20322")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56448", " TRATOR John Deere 6125J, ANO 2012, FR51361, UND COSTA PINTO")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>83.000,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56454", "20323")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56454", " Trator Valtra BH 210I 4x4, 2014, FR116536, UND COSTA PINTO")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>96.000,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56457", "20324")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56457", " TRATOR John Deere 6125J, ANO 2012, FR51362, UND COSTA PINTO")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56447", "20325")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56447", " Carregadeira Motocana, ANO 2013 -  Valtra BM100 Carreg(IMPLEMENTO FR37826), FR10079, UND COSTA PINTO")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>140</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>102.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56453", "20326")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56453", " Trator Valtra BH 210I 4x4, ANO 2014, FR81533, UND COSTA PINTO")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>91.500,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56456", "20333")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56456", "TRATOR VALTRA BH 210I 4x4, ANO 2014, FR116550, UND COSTA PINTO")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>90.500,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56672", "20335")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56672", " CARRETA TORTA, FR57239, UND COSTA PINTO")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56473", "20336")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56473", " DISTRIBUIDOR TORTA, FR67184, UND COSTA PINTO")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>7.750,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56465", "20337")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56465", " SULCADOR, FR139882, UND COSTA PINTO")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56477", "20338")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56477", " TRANSBORDO ANTONIOSI ATA 12000 12T, ANO 2011, FR22736, UND COSTA PINTO")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56673", "20339")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56673", " TRATOT J. DEERE 7195J, ano 2013, FR23239, UND COSTA PINTO")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>116.500,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56670", "20341")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56670", " RODOTANK, PATRM.260967, UND COSTA PINTO")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>6.850,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56738", "20343")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56738", "CARCAÇA PNEUS rodoviário  aproximadamente 70 und.  med. 275/80, S/FR, UND COSTA PINTO")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56737", "20344")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56737", "CARCAÇA PNEUSs agrícolas - 12 aproximadamente medidas (3 - 710x38, 2 - 18,4x26, 4 - 23.1x30, 2 - 16,9x28, 1 13,6x38)")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56739", "20345")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56739", "GELADEIRA AGUA industrial (Reservatório de aproximadamente 3000lts), S/FR, UND COSTA PINTO")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/58200", "20346")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/58200", "1 BOMBA VÁCUO, 1 ESTUFA, 1 INCUBADORA E 1 CABINA, PATR.114167/161022/173822/215626, UND C. PINTO")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56420", "21187")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56420", " R/RANDONSP RQ CA CANA PICADA, FR139933, ANO 2010/2010, UND RAFARD ")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56419", "21190")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56419", " CARROCERIA CINZA CANA INTEIRA, FR37880, ANO 2016UND RAFARD")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56466", "21191")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56466", " ROLO DE BORRACHAS/FR, UND COSTA PINTO")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>2.952,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56452", "21192")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56452", " PA-CARREGADEIRA  CAT 950, ANO 2012, FR58512, UND COSTA PINTO")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>123.000,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56474", "21193")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56474", " CALANDRA, FR67435, UND COSTA PINTO")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>11.850,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56464", "21194")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56464", " PRENSA HIDRAULICA, FR67441, UND COSTA PINTO")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56426", "21195")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56426", " R/RANDONSP RQ CA 12,5M - VENDA SEM OS PNEUS, ANO 2010/2010, FR56815,, UND RAFARD")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>35.500,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57386", "21196")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57386", "R/RANDONSP RQ CA, ANO2010/2011, FR66173, UND RAFARD")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56428", "21197")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56428", " SR/USICAMP SRCP E2 10000 12,50 M - VENDA SEM OS PNEUS, ANO 2009/2009, FR36199,, UND RAFARD")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56430", "21198")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56430", " SR/USICAMP SRCP E2 10000  12,50 M - VENDA SEM OS PNEUS, ANO 2008/2008, FR56338, UND RAFARD")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56429", "21199")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56429", " R/RANDONSP RQ CA 12,5M, ANO 2010/2011, FR66177, UND RAFARD")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>34.500,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
-      <c r="A126" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57347", "22139")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57347", "CARRETA TANQUE, FR22826, UND SANTA HELENA ")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>7.750,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56432", "22140")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56432", " CAMINHÃO VW/15.180 EURO3 WORKER OFICINA, ANO 2010/2010, FR34100, UND SANTA HELENA")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>53.000,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56436", "22143")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56436", " MOVEIS DIVERSOS, S/FR, UND SANTA HELENA veja especificações ")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-      <c r="A129" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56433", "22144")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56433", " BOMBA DOSAD OMEL NSP5 68L/MIN, FR220010, UND SANTA HELENA")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>550,00</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-      <c r="A130" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56434", "22145")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56434", " aproximadamente 28 Sucata de valvulas e atuadores, S/FR, UND SANTA HELENA")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
-      <c r="A131" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56437", "22146")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56437", " Sucata de centrifuga, FR22146, UND SANTA HELENA")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>1.850,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-      <c r="A132" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57346", "22148")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57346", "sucata de  TORNO, PTR. 265608, UND SANTA HELENA")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>12.100,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57351", "23046")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57351", " 1 TRANSPORTADOR DE CORREIA DIM 18M, PTR 66838, UND SÃO FRANCISCO")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>3.250,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-      <c r="A134" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57345", "23047")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57345", " 1 ESTEIRA TRANSPORTADORA DALLA DL1002, PTR 66836, UND SÃO FRANCISCO")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>2.950,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
-      <c r="A135" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57349", "23048")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57349", " 1 ESTEIRA TRANSP 60 MERCURIO PN2200, PTRM. 212697, UND SÃO FRANCISCO")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
-      <c r="A136" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57355", "24014")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57355", " 1 TRITURADOR DE PALHA TRITON (vermelho), FR139927, ANO 2010, UND BOM RETIRO")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>4.850,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56438", "24069")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56438", " TRATOR CASE MX 270 MAGNUM 4X4, ANO 2010, FR50934 , UND BOM RETIRO")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>61.000,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57360", "24169")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57360", " 1 TERRACEADOR, FR165242, UND BOM RETIRO")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>7.900,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57353", "24190")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57353", " 1 SUBSOLADOR, FR25659, UND BOM RETIRO")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t>6.600,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
-      <c r="A140" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57356", "24194")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57356", " 1 CARRETA ABRIGO OPERADORES RSA, FR139435, ANO 2012, UND BOM RETIRO ")</f>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t>2.800,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
-      <c r="A141" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56440", "24232")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56440", " CARREGADEIRA SANTAL, ANO 2014 - TRATOR VALTRA BM100  (IMPLEMENTO FR57577/FR51449), UND BOM RETIRO")</f>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t>110.000,00</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
-      <c r="A142" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57348", "24235")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57348", " 1 TRITURADOR DE PALHA, FR25273, UND BOM RETIRO")</f>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56444", "24242")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56444", " PA-CARREGADEIRA XCMG ZL50G, ANO 2013, FR58513, UND BOM RETIRO")</f>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t>77.000,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
-      <c r="A144" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56446", "24248")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56446", " TRATOR NEW HOLLAND T7.245 4WD, ANO 2012, FR49550, UND BOM RETIRO")</f>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t>110.000,00</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
-      <c r="A145" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57358", "24320")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57358", " 1 SUBSOLADOR, FR37357, UND BOM RETIRO")</f>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
-      <c r="A146" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57359", "24322")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57359", " COLHEDORA CASE 8800, FR139511, ANO 2010, BOM RETIRO")</f>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t>47.000,00</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
-      <c r="A147" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57350", "24323")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57350", " COLHEDORA CASE 8800, FR139507, ANO2010, UND BOM RETIRO")</f>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
-      <c r="A148" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57354", "24327")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57354", " 1 ARADO REVERSIVEL PSHC 432, FR25614, UND BOM RETIRO")</f>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t>11.550,00</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
-      <c r="A149" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57357", "24333")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57357", " TRANBORDO, FR55042, ANO 2009, UND BOM RETIRO")</f>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
-      <c r="A150" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56442", "24337")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56442", " IMPLEMENTO MUNK, S/FR, UND BOM RETIRO ")</f>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t>5.650,00</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
-      <c r="A151" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56441", "24339")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56441", " SUBSOLADOR ARADO (STARA), FR67124, UND BOM RETIRO")</f>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t>13.350,00</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
-      <c r="A152" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56445", "24340")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56445", " IMPLEMENTO, S/FR, UND BOM RETIRO")</f>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
-      <c r="A153" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56439", "24341")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/56439", " CARREGADEIRA MOTOCANA, ANO 1996, FR93216, UND BOM RETIRO")</f>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
-      <c r="A154" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57611", "24602")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57611", "1 CARRETA SERVIÇOS DIVERSOS e  1 CARRETA BASCULANTE BALDAN,FR165382/FR163711, UND JATAÍ")</f>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
-      <c r="A155" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57612", "24603")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57612", " DOLLY USICAMP, FR164785, UND JATAÍ (VENDA SEM DOCUMENTO)")</f>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t>5.050,00</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
-      <c r="A156" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57613", "24604")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57613", "1 DOLLY USICAMP, FR164806, UND JATAÍ ( VENDA SEM DOCUMENTO)")</f>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t>4.850,00</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57615", "24605")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://leilaoonline.net/lote/detalhe/57615", "4 COBRIDORES, FR165261/2/4-165334, UND JATAÍ")</f>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t>14.750,00</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>